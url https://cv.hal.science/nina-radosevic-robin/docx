--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1436,1876 +1436,1876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tale of TILs in breast cancer: A report from The International Immuno-Oncology Biomarker Working Group</w:t>
+                <w:t xml:space="preserve">Breast conservation and axillary management after primary systemic therapy in patients with early-stage breast cancer: the Lucerne toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid El Bairi</w:t>
+                <w:t xml:space="preserve">Peter Dubsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Pinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Haynes</w:t>
+                <w:t xml:space="preserve">Fatima Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Blackley</w:t>
+                <w:t xml:space="preserve">Giacomo Montagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Fineberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Shear</w:t>
+                <w:t xml:space="preserve">Mathilde Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41523-021-00346-1⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.e18-e28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(20)30580-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467047v1</w:t>
+                <w:t xml:space="preserve">hal-03105550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence biomarkers of triple negative breast cancer treated with neoadjuvant chemotherapy and anti-EGFR antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+                <w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Selenica</w:t>
+                <w:t xml:space="preserve">Véronique Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Zhu</w:t>
+                <w:t xml:space="preserve">Julie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Won</w:t>
+                <w:t xml:space="preserve">Marine Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berger</w:t>
+                <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41523-021-00334-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349990v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSTIGO Trial: Evaluation of a Plasma Protein Profile as a Predictive Biomarker for Metastatic Relapse of Triple Negative Breast Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tale of TILs in breast cancer: A report from The International Immuno-Oncology Biomarker Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sejdi Lusho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioana Molnar</w:t>
+                <w:t xml:space="preserve">Khalid El Bairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Kossai</w:t>
+                <w:t xml:space="preserve">Harry Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Bernadach</w:t>
+                <w:t xml:space="preserve">Elizabeth Blackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.653370⟩</w:t>
+              <w:t xml:space="preserve">npj Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41523-021-00346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294072v1</w:t>
+                <w:t xml:space="preserve">hal-03467047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the role of ANXA1 in melanoma progression: involvement of stromal expression in dissemination.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Privat</w:t>
+                <w:t xml:space="preserve">Recurrence biomarkers of triple negative breast cancer treated with neoadjuvant chemotherapy and anti-EGFR antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sonnier</w:t>
+                <w:t xml:space="preserve">Pier Selenica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouanet</w:t>
+                <w:t xml:space="preserve">Yingjie Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Witkowski</w:t>
+                <w:t xml:space="preserve">Helen Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41523-021-00334-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345236v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING protects breast cancer cells from intrinsic and genotoxic-induced DNA instability via a non-canonical, cell-autonomous pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+                <w:t xml:space="preserve">INSTIGO Trial: Evaluation of a Plasma Protein Profile as a Predictive Biomarker for Metastatic Relapse of Triple Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaston</w:t>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schmitt</w:t>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jung</w:t>
+                <w:t xml:space="preserve">Maureen Bernadach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.6627-6640. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.653370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-02037-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.653370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438625v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing reveals the differential expression profiles of RNA in metastatic triple negative breast cancer and identifies SHISA3 as an efficient tumor suppressor gene</w:t>
+                <w:t xml:space="preserve">New insight into the role of ANXA1 in melanoma progression: involvement of stromal expression in dissemination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Khaled</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Solène Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kossai</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (9)</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1600-1615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426451v1</w:t>
+                <w:t xml:space="preserve">hal-03345236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumour-infiltrating lymphocytes in non-invasive breast cancer: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Caparica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Agostinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alice Franzoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Breast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59, pp.183-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet-to-Lymphocyte Ratio Is Associated With Favorable Response to Neoadjuvant Chemotherapy in Triple Negative Breast Cancer: A Study on 120 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+                <w:t xml:space="preserve">STING protects breast cancer cells from intrinsic and genotoxic-induced DNA instability via a non-canonical, cell-autonomous pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cheradame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.678315⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.6627-6640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-02037-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293733v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pirot</w:t>
+                <w:t xml:space="preserve">RNA sequencing reveals the differential expression profiles of RNA in metastatic triple negative breast cancer and identifies SHISA3 as an efficient tumor suppressor gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360283v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast conservation and axillary management after primary systemic therapy in patients with early-stage breast cancer: the Lucerne toolbox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katja Pinker</w:t>
+                <w:t xml:space="preserve">Platelet-to-Lymphocyte Ratio Is Associated With Favorable Response to Neoadjuvant Chemotherapy in Triple Negative Breast Cancer: A Study on 120 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Cardoso</w:t>
+                <w:t xml:space="preserve">Xavier Durando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Montagna</w:t>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ritter</w:t>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.e18-e28. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(20)30580-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.678315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105550v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XENOBREAST Trial: A prospective study of xenografts establishment from surgical specimens of patients with triple negative or luminal b breast cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">PERCEPTION Trial protocol: Comparison of predictive and prognostic capacities of neutrophil, lymphocyte, and platelet counts and tumor-infiltrating lymphocytes in triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sejdi Lusho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.26873.1⟩</w:t>
+              <w:t xml:space="preserve">Medicine (Baltimore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (50), pp.e23418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000023418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038361v1</w:t>
+                <w:t xml:space="preserve">hal-03218998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeb1 expression by tumor or stromal cells is associated with spatial distribution patterns of CD8+ tumor-infiltrating lymphocytes: a hypothesis-generating study on 113 triple negative breast cancers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Puisieux</w:t>
+                <w:t xml:space="preserve">XENOBREAST Trial: A prospective study of xenografts establishment from surgical specimens of patients with triple negative or luminal b breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Passildas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Ginzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.26873.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046195v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]ML-10 PET imaging fails to assess early response to neoadjuvant chemotherapy in a preclinical model of triple negative breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeb1 expression by tumor or stromal cells is associated with spatial distribution patterns of CD8+ tumor-infiltrating lymphocytes: a hypothesis-generating study on 113 triple negative breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ouled Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojgan Devouassoux-Shisheboran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouberton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Roy</w:t>
+                <w:t xml:space="preserve">Alain Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.3370-3381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489788v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERCEPTION Trial protocol: Comparison of predictive and prognostic capacities of neutrophil, lymphocyte, and platelet counts and tumor-infiltrating lymphocytes in triple negative breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kossai</w:t>
+                <w:t xml:space="preserve">[18F]ML-10 PET imaging fails to assess early response to neoadjuvant chemotherapy in a preclinical model of triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisonial-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine (Baltimore)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (50), pp.e23418. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000023418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13550-019-0587-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218998v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3812,1432 +3812,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on tumor-infiltrating lymphocytes (TILs) in breast cancer, including recommendations to assess TILs in residual disease after neoadjuvant therapy and in carcinoma in situ: A report of the International Immuno- Oncology Biomarker Working Group on Breast Cancer</w:t>
+                <w:t xml:space="preserve">Analysis of tumour-infiltrating lymphocytes reveals two new biologically different subgroups of breast ductal carcinoma in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vittoria Dieci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susan Fineberg</w:t>
+                <w:t xml:space="preserve">Marie Beguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert van den Eynden</w:t>
+                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Ternes</w:t>
+                <w:t xml:space="preserve">Guillaume Lebouedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4013-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387991v1</w:t>
+                <w:t xml:space="preserve">hal-02387772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of gut, lung, and upper airways microbiota in patients with non-small cell lung carcinoma Study protocol for case-control observational trial Study Protocol Clinical Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update on tumor-infiltrating lymphocytes (TILs) in breast cancer, including recommendations to assess TILs in residual disease after neoadjuvant therapy and in carcinoma in situ: A report of the International Immuno- Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Filaire</w:t>
+                <w:t xml:space="preserve">Maria Vittoria Dieci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+                <w:t xml:space="preserve">Gert van den Eynden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Nils Ternes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (50), pp.e13676. </w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.16 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388057v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of tumour-infiltrating lymphocytes reveals two new biologically different subgroups of breast ductal carcinoma in situ</w:t>
+                <w:t xml:space="preserve">Characterisation of gut, lung, and upper airways microbiota in patients with non-small cell lung carcinoma Study protocol for case-control observational trial Study Protocol Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beguinot</w:t>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lebouedec</w:t>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tixier</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (50), pp.e13676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4013-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912286v1</w:t>
+                <w:t xml:space="preserve">hal-02388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of tumour-infiltrating lymphocytes reveals two new biologically different subgroups of breast ductal carcinoma in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beguinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebouedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-018-4013-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387772v1</w:t>
+                <w:t xml:space="preserve">hal-01912286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Evaluation of the immune infiltrate in breast cancer].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of phosphotidylinositol-3-kinase targeting with cetuximab and irradiation: A preclinical study on an orthotopic xenograft model of head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chamorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.151 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.24560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675157v1</w:t>
+                <w:t xml:space="preserve">hal-01675150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki67 assessment in breast cancer: an update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">[Evaluation of the immune infiltrate in breast cancer].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pathol.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.52 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675161v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Practice Management of pT1a-b pN0 Breast Carcinoma: A Prospective French ODISSEE Cohort Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Ki67 assessment in breast cancer: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.107 - 116. </w:t>
+              <w:t xml:space="preserve">Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.166 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2016.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pathol.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675191v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daily Practice Management of pT1a-b pN0 Breast Carcinoma: A Prospective French ODISSEE Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhem Leconet</w:t>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Chentouf</w:t>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Du Manoir</w:t>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chevalier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.107 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676378v1</w:t>
+                <w:t xml:space="preserve">hal-01675191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stemness-related ZEB1–MSRB3 axis governs cellular pliancy and breast cancer genome stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Morel</w:t>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+                <w:t xml:space="preserve">Myriam Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Pommier</w:t>
+                <w:t xml:space="preserve">Stanislas Du Manoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Ruiz</w:t>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.4323⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788395v1</w:t>
+                <w:t xml:space="preserve">hal-01676378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desired turbulence? Gut-lung axis, immunity, and lung cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+                <w:t xml:space="preserve">A stemness-related ZEB1–MSRB3 axis governs cellular pliancy and breast cancer genome stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/5035371⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.568 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.4323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01652921v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of phosphotidylinositol-3-kinase targeting with cetuximab and irradiation: A preclinical study on an orthotopic xenograft model of head and neck cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ebran</w:t>
+                <w:t xml:space="preserve">Desired turbulence? Gut-lung axis, immunity, and lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Ben Yahia</w:t>
+                <w:t xml:space="preserve">Mathieu Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (1), pp.151 - 159. </w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.24560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/5035371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01675150v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair genes implicated in triple negative familial non-BRCA1/2 breast cancer predisposition</w:t>
               </w:r>
@@ -5465,51 +5465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhem Leconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Larbouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhem Leconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t>
@@ -5867,51 +5867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRCA1 Induces Major Energetic Metabolism Reprogramming in Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,51 +5919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.102438 - 102438</w:t>
@@ -5992,51 +5992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRCA1 Induces Major Energetic Metabolism Reprogramming in Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,51 +6044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
@@ -6158,51 +6158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial composition of tumour and its environment reflects the presence or absence of local lymph node metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6417,77 +6417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité tumorale et échappement métastatique des carcinomes mammaires triples négatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ≥5% cut-off reveals tumor PD-L1 positivity as potential selection biomarker for patient enrollment into the trials evaluating anti-PD-1 or anti-PD-L1 agents in neoadjuvant treatment of triple negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Passildas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,521 +6792,521 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaput L</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+                <w:t xml:space="preserve">Justyna Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanold J</w:t>
+                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936108v1</w:t>
+                <w:t xml:space="preserve">hal-03419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Chaput</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Kanold</w:t>
+                <w:t xml:space="preserve">Kanold J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419088v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoharringtonine, a natural protein synthesis inhibitor, inhibits growth of triple negative breast cancer in vitro and in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Briat</w:t>
+                <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+                <w:t xml:space="preserve">Greze V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cachin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">Halle P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronese L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Association for Cancer Research Annual Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938956v1</w:t>
+                <w:t xml:space="preserve">hal-01935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Halle P</w:t>
+                <w:t xml:space="preserve">Homoharringtonine, a natural protein synthesis inhibitor, inhibits growth of triple negative breast cancer in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yakhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tchirkov</w:t>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronese L</w:t>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Association for Cancer Research Annual Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935948v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
@@ -7490,73 +7490,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de Médecine de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Oncauvergnales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040438v1</w:t>
+                <w:t xml:space="preserve">hal-03040442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
@@ -7615,73 +7615,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncauvergnales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Collège de Médecine de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040442v1</w:t>
+                <w:t xml:space="preserve">hal-03040438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7836,51 +7836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pinker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00463-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Pinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-025-09574-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Hanh To" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Luong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokoulakrichenane Loganadane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ouidir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15072030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03624131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Bairi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Haynes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fineberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shear" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00346-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.653370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03438625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cheradame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02037-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caparica" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Agostinetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Franzoi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.678315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dubsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Montagna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ritter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(20)30580-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26873.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ouled Dhaou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puisieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0587-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000023418" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-019-00983-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yakhni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Furtado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Dieci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van den Eynden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ternes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013676" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebouedec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4013-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;guinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Piat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2016.08.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5035371" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ebran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Yahia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24560" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387771v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nuciforo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Scaltriti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0561-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Thivat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34861.41441" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040426v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Finck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pinker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00463-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Pinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-025-09574-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Hanh To" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Luong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokoulakrichenane Loganadane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ouidir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15072030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03624131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dubsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cardoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Montagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ritter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(20)30580-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Bairi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Haynes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fineberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00346-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.653370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caparica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Agostinetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Franzoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03438625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cheradame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaston" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02037-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.678315" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000023418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26873.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ouled Dhaou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puisieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0587-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-019-00983-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yakhni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Furtado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebouedec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4013-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Dieci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van den Eynden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ternes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ebran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Yahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24560" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;guinot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Piat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2016.08.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5035371" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387771v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nuciforo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Scaltriti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0561-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Thivat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34861.41441" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040426v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Finck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>