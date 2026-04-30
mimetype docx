--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,7630 +66,7505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lucerne Toolbox 3: digital health and artificial intelligence to optimise the patient journey in early breast cancer—a multidisciplinary consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pfob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pfob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Pinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Pinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Vaz-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (12), pp.e694-e706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(25)00463-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of serum proteins associated with response of triple-negative breast cancer to neoadjuvant chemotherapy: preliminary results from the INSTIGO trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Ginzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12014-025-09574-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of freezing and thawing protocols for human ovarian tissue cryopreservation through thermophysical characterisation of freezing medium by differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lincoln Travens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.105245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2025.105245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologic Response to Neoadjuvant Sequential Chemoradiation Therapy in Locally Advanced Breast Cancer: Preliminary, Translational Results from the French Neo-APBI-01 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Hanh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gabelle-Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Hanh Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokoulakrichenane Loganadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15072030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathologic Response to Neoadjuvant Sequential Chemoradiation Therapy in Locally Advanced Breast Cancer: Preliminary, Translational Results from the French Neo-APBI-01 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Hanh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gabelle-Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Hanh Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokoulakrichenane Loganadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15072030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WISP2/CCN5 Suppresses Vasculogenic Mimicry through Inhibition of YAP/TAZ Signaling in Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14061487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tale of TILs in breast cancer: A report from The International Immuno-Oncology Biomarker Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Bairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Blackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41523-021-00346-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recurrence biomarkers of triple negative breast cancer treated with neoadjuvant chemotherapy and anti-EGFR antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Selenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41523-021-00334-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INSTIGO Trial: Evaluation of a Plasma Protein Profile as a Predictive Biomarker for Metastatic Relapse of Triple Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Bernadach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.653370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.653370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insight into the role of ANXA1 in melanoma progression: involvement of stromal expression in dissemination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1600-1615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumour-infiltrating lymphocytes in non-invasive breast cancer: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Caparica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Agostinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Franzoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STING protects breast cancer cells from intrinsic and genotoxic-induced DNA instability via a non-canonical, cell-autonomous pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cheradame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.6627-6640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-02037-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA sequencing reveals the differential expression profiles of RNA in metastatic triple negative breast cancer and identifies SHISA3 as an efficient tumor suppressor gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platelet-to-Lymphocyte Ratio Is Associated With Favorable Response to Neoadjuvant Chemotherapy in Triple Negative Breast Cancer: A Study on 120 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.678315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bruciamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breast conservation and axillary management after primary systemic therapy in patients with early-stage breast cancer: the Lucerne toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dubsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Pinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.e18-e28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(20)30580-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XENOBREAST Trial: A prospective study of xenografts establishment from surgical specimens of patients with triple negative or luminal b breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Passildas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Ginzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.26873.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeb1 expression by tumor or stromal cells is associated with spatial distribution patterns of CD8+ tumor-infiltrating lymphocytes: a hypothesis-generating study on 113 triple negative breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ouled Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojgan Devouassoux-Shisheboran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.3370-3381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[18F]ML-10 PET imaging fails to assess early response to neoadjuvant chemotherapy in a preclinical model of triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisonial-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-019-0587-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERCEPTION Trial protocol: Comparison of predictive and prognostic capacities of neutrophil, lymphocyte, and platelet counts and tumor-infiltrating lymphocytes in triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejdi Lusho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine (Baltimore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (50), pp.e23418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000023418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infiltrating and peripheral immune cell analysis in advanced gastric cancer according to the Lauren classification and its prognostic significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-019-00983-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02074060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11111807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homoharringtonine, an approved anti-leukemia drug, suppresses triple negative breast cancer growth through a rapid reduction of anti-apoptotic protein abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yakhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Guerrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.1043-1060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Update on tumor-infiltrating lymphocytes (TILs) in breast cancer, including recommendations to assess TILs in residual disease after neoadjuvant therapy and in carcinoma in situ: A report of the International Immuno- Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Dieci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert van den Eynden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ternes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.16 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of tumour-infiltrating lymphocytes reveals two new biologically different subgroups of breast ductal carcinoma in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebouedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4013-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of gut, lung, and upper airways microbiota in patients with non-small cell lung carcinoma Study protocol for case-control observational trial Study Protocol Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (50), pp.e13676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of tumour-infiltrating lymphocytes reveals two new biologically different subgroups of breast ductal carcinoma in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebouedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4013-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki67 assessment in breast cancer: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.166 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pathol.2016.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily Practice Management of pT1a-b pN0 Breast Carcinoma: A Prospective French ODISSEE Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2016.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Du Manoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Evaluation of the immune infiltrate in breast cancer].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Béguinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.52 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stemness-related ZEB1–MSRB3 axis governs cellular pliancy and breast cancer genome stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.568 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.4323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desired turbulence? Gut-lung axis, immunity, and lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/5035371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of phosphotidylinositol-3-kinase targeting with cetuximab and irradiation: A preclinical study on an orthotopic xenograft model of head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chamorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.151 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hed.24560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA repair genes implicated in triple negative familial non-BRCA1/2 breast cancer predisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (7), pp.2113-2126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of HER family receptors in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Nuciforo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Scaltriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0561-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387994v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Larbouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Neiveyans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00916587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological and immunohistochemical study of ovarian and tubal dysplasia associated with tamoxifen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Raoelfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2014.2251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRCA1 Induces Major Energetic Metabolism Reprogramming in Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of freezing and thawing protocols for human ovarian tissue cryopreservation through thermophysical characterisation of freezing medium by Differential Scanning Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln Travens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollet Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of freezing and thawing protocols for human ovarian tissue cryopreservation through thermophysical characterisation of freezing medium by Differential Scanning Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln Travens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollet Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Ovary Workshop (EMBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lagos, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040446v1</w:t>
-              </w:r>
-[...5518 lines deleted...]
-                <w:t xml:space="preserve">hal-02633594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial composition of tumour and its environment reflects the presence or absence of local lymph node metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Filaire</w:t>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Talvas</w:t>
+                <w:t xml:space="preserve">Émilie Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.34861.41441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLEFCO CECOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité tumorale et échappement métastatique des carcinomes mammaires triples négatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Cancéropole Lyon Auvergne Rhône Alpes (CLARA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLEFCO CECOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ≥5% cut-off reveals tumor PD-L1 positivity as potential selection biomarker for patient enrollment into the trials evaluating anti-PD-1 or anti-PD-L1 agents in neoadjuvant treatment of triple negative breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Kanold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Finck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Passildas</w:t>
+                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Poirier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Abrial</w:t>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, SAN ANTONIO, United States</w:t>
+              <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936152v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Kanold</w:t>
+                <w:t xml:space="preserve">Kanold J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419088v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homoharringtonine, a natural protein synthesis inhibitor, inhibits growth of triple negative breast cancer in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yakhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaput L</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Association for Cancer Research Annual Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936108v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaput L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greze V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halle P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greze V</w:t>
+                <w:t xml:space="preserve">A. Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronese L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoharringtonine, a natural protein synthesis inhibitor, inhibits growth of triple negative breast cancer in vitro and in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Briat</w:t>
+                <w:t xml:space="preserve">The ≥5% cut-off reveals tumor PD-L1 positivity as potential selection biomarker for patient enrollment into the trials evaluating anti-PD-1 or anti-PD-L1 agents in neoadjuvant treatment of triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Passildas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">Catherine Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Association for Cancer Research Annual Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, SAN ANTONIO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938956v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncauvergnales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Collège de Médecine de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040442v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and Specific Detection of Ewing Sarcoma Minimal Residual Disease in Ovarian and Testicular Tissues in an In Vitro Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de Médecine de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Oncauvergnales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040438v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7836,51 +7711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pinker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00463-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Pinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-025-09574-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Hanh To" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Luong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokoulakrichenane Loganadane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ouidir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15072030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03624131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dubsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cardoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Montagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ritter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(20)30580-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Bairi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Haynes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fineberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00346-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.653370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caparica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Agostinetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Franzoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03438625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cheradame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaston" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02037-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.678315" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000023418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26873.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ouled Dhaou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puisieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0587-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-019-00983-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yakhni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Furtado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebouedec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4013-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Dieci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van den Eynden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ternes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ebran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Yahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24560" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;guinot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Piat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2016.08.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5035371" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387771v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nuciforo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Scaltriti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0561-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Thivat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34861.41441" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040426v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Finck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pinker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00463-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Pinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-025-09574-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Hanh To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Luong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokoulakrichenane Loganadane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ouidir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15072030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03624131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Bairi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Haynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fineberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shear" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00346-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.653370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caparica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Agostinetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Franzoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03438625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cheradame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02037-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.678315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dubsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Montagna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ritter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(20)30580-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26873.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ouled Dhaou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puisieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0587-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000023418" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-019-00983-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yakhni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Furtado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Dieci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van den Eynden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ternes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebouedec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4013-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013676" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Piat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2016.08.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;guinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5035371" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ebran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Yahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nuciforo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Scaltriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0561-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Thivat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34861.41441" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090761v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Finck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>