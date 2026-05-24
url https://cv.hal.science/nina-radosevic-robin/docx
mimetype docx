--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -5061,295 +5061,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and immunohistochemical study of ovarian and tubal dysplasia associated with tamoxifen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Larbouret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Thomas</w:t>
+                <w:t xml:space="preserve">G. Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeline Neiveyans</w:t>
+                <w:t xml:space="preserve">A. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Raoelfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2014.2251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00916587v1</w:t>
+                <w:t xml:space="preserve">hal-02388062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and immunohistochemical study of ovarian and tubal dysplasia associated with tamoxifen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tardieu</w:t>
+                <w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cayre</w:t>
+                <w:t xml:space="preserve">Christel Larbouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Raoelfils</w:t>
+                <w:t xml:space="preserve">Madeline Neiveyans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58, </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejh.2014.2251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388062v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00916587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRCA1 Induces Major Energetic Metabolism Reprogramming in Breast Cancer Cells</w:t>
               </w:r>
@@ -6786,277 +6786,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoharringtonine, a natural protein synthesis inhibitor, inhibits growth of triple negative breast cancer in vitro and in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Briat</w:t>
+                <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+                <w:t xml:space="preserve">Greze V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cachin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">Halle P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronese L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Association for Cancer Research Annual Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938956v1</w:t>
+                <w:t xml:space="preserve">hal-01935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a sensitive and specific method to detect ewing sarcoma minimal residual disease inn testicular and ovarian tissue by RT-qPCR (2018)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Halle P</w:t>
+                <w:t xml:space="preserve">Homoharringtonine, a natural protein synthesis inhibitor, inhibits growth of triple negative breast cancer in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yakhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tchirkov</w:t>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronese L</w:t>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th annual meeting of European society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Association for Cancer Research Annual Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935948v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ≥5% cut-off reveals tumor PD-L1 positivity as potential selection biomarker for patient enrollment into the trials evaluating anti-PD-1 or anti-PD-L1 agents in neoadjuvant treatment of triple negative breast cancer</w:t>
               </w:r>
@@ -7711,51 +7711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pinker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00463-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Pinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-025-09574-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Hanh To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Luong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokoulakrichenane Loganadane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ouidir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15072030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03624131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Bairi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Haynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fineberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shear" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00346-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.653370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caparica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Agostinetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Franzoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03438625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cheradame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02037-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.678315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dubsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Montagna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ritter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(20)30580-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26873.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ouled Dhaou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puisieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0587-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000023418" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-019-00983-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yakhni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Furtado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Dieci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van den Eynden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ternes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebouedec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4013-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013676" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Piat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2016.08.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;guinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5035371" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ebran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Yahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nuciforo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Scaltriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0561-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Thivat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34861.41441" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090761v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Finck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pinker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00463-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Pinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-025-09574-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Travens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2025.105245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Hanh To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Luong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokoulakrichenane Loganadane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ouidir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15072030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03624131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Bairi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Haynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fineberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shear" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00346-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.653370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caparica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Agostinetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Franzoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03438625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cheradame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02037-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.678315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dubsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Montagna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ritter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(20)30580-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Passildas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26873.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ouled Dhaou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puisieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0587-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000023418" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-019-00983-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111807" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yakhni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Furtado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Dieci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert van den Eynden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ternes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebouedec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4013-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013676" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Piat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2016.08.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;guinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5035371" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bozec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ebran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Yahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nuciforo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Scaltriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0561-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Thivat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34861.41441" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090761v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greze V" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halle P" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchirkov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronese L" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Finck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abrial" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>