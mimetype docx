--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -733,165 +733,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das deutsche Kriegsbrot: eine Kulturgeschichte der Heimatfront (1914-1919)</w:t>
+                <w:t xml:space="preserve">Le pain de guerre allemand, une histoire culturelle de l'arrière, 1914-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Régis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungskolloquium zur Neueren Geschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Oliver Janz, Friedrich-Meinecke-Institut, Freie Universität Jun 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Rencontre interdisciplinaire de jeunes chercheurs français et allemands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIERA - Centre interdisciplinaire d'études et de recherches sur l'Allemagne, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632684v1</w:t>
+                <w:t xml:space="preserve">hal-01632712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pain de guerre allemand, une histoire culturelle de l'arrière, 1914-1919</w:t>
+                <w:t xml:space="preserve">Das deutsche Kriegsbrot: eine Kulturgeschichte der Heimatfront (1914-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Régis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre interdisciplinaire de jeunes chercheurs français et allemands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIERA - Centre interdisciplinaire d'études et de recherches sur l'Allemagne, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Forschungskolloquium zur Neueren Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Oliver Janz, Friedrich-Meinecke-Institut, Freie Universität Jun 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632712v1</w:t>
+                <w:t xml:space="preserve">hal-01632684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1309,247 +1309,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain et émotion en temps de guerre : le rôle des médias et l'impact de la politique des ersatz entre 1914 et 1918 en Allemagne</w:t>
+                <w:t xml:space="preserve">Pain, ›corps propre‹ et ›corps vécu‹. L’expérience de la faim durant la Grande Guerre en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Régis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang Verlag. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Frenking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kleinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Triesethau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émotions, politique et médias aux XXe et XXIe siècles / Emotionen, Politik und Medien im 20. und 21. Jahrhundert</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Begrenzungen, Überschreitungen. Interdisziplinäre Perspektiven auf Grenzen und Körper / Limiter, franchir : Approches interdisciplinaires sur les frontières et les corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.233-253, 2021, 978-3-8471-1297-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046599v1</w:t>
+                <w:t xml:space="preserve">hal-04990106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain, ›corps propre‹ et ›corps vécu‹. L’expérience de la faim durant la Grande Guerre en Allemagne</w:t>
+                <w:t xml:space="preserve">Pain et émotion en temps de guerre : le rôle des médias et l'impact de la politique des ersatz entre 1914 et 1918 en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Régis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Begrenzungen, Überschreitungen. Interdisziplinäre Perspektiven auf Grenzen und Körper / Limiter, franchir : Approches interdisciplinaires sur les frontières et les corps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émotions, politique et médias aux XXe et XXIe siècles / Emotionen, Politik und Medien im 20. und 21. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Convergences, 978-2-8076-1904-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990106v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et moral : survivre à Leipzig (Saxe)</w:t>
               </w:r>
@@ -2035,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/residents-et-alumni/2025-2026/nina-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creg.univ-tlse2.fr/accueil/membres-de-lequipe/docteurs/nina-regis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.unistra.fr/agenda/le-pain-de-guerre-allemand-une-histoire-culturelle-de-larriere-1914-1919/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/regis-nina--759915.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#233;gis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lehnstaed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.10647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frenking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kleinmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Triesethau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737012973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Estelmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Accoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lalanne Berdouticq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/codex/1943" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.codex.1873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1160950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00153655628c40bc89a3e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04971100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/residents-et-alumni/2025-2026/nina-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creg.univ-tlse2.fr/accueil/membres-de-lequipe/docteurs/nina-regis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.unistra.fr/agenda/le-pain-de-guerre-allemand-une-histoire-culturelle-de-larriere-1914-1919/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/regis-nina--759915.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#233;gis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lehnstaed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.10647" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frenking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kleinmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Triesethau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737012973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Estelmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Accoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lalanne Berdouticq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/codex/1943" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.codex.1873" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1160950" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18827" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00153655628c40bc89a3e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04971100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>