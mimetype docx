--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -500,325 +500,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment générer des traces applicatives avec FIT IoT-LAB pour la science ouverte</w:t>
+                <w:t xml:space="preserve">A Machine Learning Regression approach for Throughput Estimation in an IoT Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aroosa Hameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Violos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Leivadeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">iThings-2021: The 14th IEEE International Conference on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216768v1</w:t>
+                <w:t xml:space="preserve">hal-03413257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Regression approach for Throughput Estimation in an IoT Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment générer des traces applicatives avec FIT IoT-LAB pour la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iThings-2021: The 14th IEEE International Conference on Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413257v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated and Reproducible Application Traces Generation for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Grünblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Santi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Grünblatt</w:t>
+                <w:t xml:space="preserve">Aroosa Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Violos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q2SWinet 2021 - 17th ACM Symposium on QoS and Security for Wireless and Mobile Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t>
@@ -888,103 +888,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeD-TST: Federated Temporal Sparse Transformers for QoS prediction in Dynamic IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroosa Hameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Violos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Leivadeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1018,90 +1018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards QoS Prediction based on Temporal Transformers for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroosa Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Violos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Leivadeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Grünblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1143,64 +1143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resource management survey for mission critical and time critical applications in multi access edge computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 2 (2021), Issue 2., 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1264,51 +1264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Avgeris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Spatharakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Dechouniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des besoins pour la gestion de serveurs mobiles en périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apprentissage [cs.LG]. Université de Lille, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ULILB050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1507,64 +1507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Mobility-Aware Traces for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jiokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,51 +1751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Foubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Hameed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Violos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leivadeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gr&#252;nblatt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479242.3487321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3493758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdose Saeik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Avgeris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Spatharakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Dechouniotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04548817v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ULILB050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jiokeng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Hameed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Violos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leivadeas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Foubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gr&#252;nblatt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479242.3487321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3493758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdose Saeik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Avgeris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Spatharakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Dechouniotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04548817v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ULILB050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jiokeng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>