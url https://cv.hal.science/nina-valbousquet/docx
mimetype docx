--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -144,338 +144,338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Histoire croisée entre religion et humanitaire</w:t>
+                <w:t xml:space="preserve">Normes religieuses et catégorisations des réfugié(e)s : le prisme du Vatican et les camps DPs en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefrim.12568⟩</w:t>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159ta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396355v1</w:t>
+                <w:t xml:space="preserve">hal-05568351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinecittà : camp de prisonniers, camp de réfugiés. Une approche par les archives vaticanes (1943-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Humanitaire, captivités et internements en guerre et sortie de guerre (1939-1956), 149-150, pp.69-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mate.149.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences migratoires et trajectoires familiales des réfugiés juifs et catholiques : un périple transatlantique entre Allemagne, Vatican et Brésil (1939-1942)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. Histoire croisée entre religion et humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.63-78. </w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134-2, pp.187-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/diasporas.10000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.12568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905020v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des archives du Vatican pour le pontificat de Pie XII (1939-1958) : controverses mémorielles, apports historiographiques et usages de l’archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 69-1 (1), pp.56-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -503,213 +503,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transatlantic Catholic responses to Fascist anti-Semitism: the Racial Laws of 1938 in the Jesuit press of America and Civiltà Cattolica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expériences migratoires et trajectoires familiales des réfugiés juifs et catholiques : un périple transatlantique entre Allemagne, Vatican et Brésil (1939-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Italian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.14-31. </w:t>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1354571X.2019.1550696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.10000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434491v1</w:t>
+                <w:t xml:space="preserve">hal-03905020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race and faith: the Catholic Church, clerical Fascism, and the shaping of Italian anti-semitism and racism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transatlantic Catholic responses to Fascist anti-Semitism: the Racial Laws of 1938 in the Jesuit press of America and Civiltà Cattolica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (4), pp.355-371. </w:t>
+              <w:t xml:space="preserve">Journal of Modern Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.14-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/mit.2018.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1354571X.2019.1550696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434506v1</w:t>
+                <w:t xml:space="preserve">hal-02434491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience historique et mémorielle du génocide. Jules Isaac et Jésus et Israël , rescapés de la Shoah (1940-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (2), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,99 +737,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Race and faith: the Catholic Church, clerical Fascism, and the shaping of Italian anti-semitism and racism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Valbousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.355-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/mit.2018.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Latinité et antisémitisme latin au service du fascisme : culture et propagande chez Paolo Orano et Camille Mallarmé, entre France et Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.191-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.9329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -839,596 +917,669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholique et antisémite : le réseau de Mgr Benigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. , 2020, 978-2271116956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewish-Catholic Diplomacy, Humanitarianism, and Transatlantic Responses to Persecutions, 1930s-1940s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’ouverture interrompue des archives de Pie XII : une enquête en suspens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Studium. </w:t>
+              <w:t xml:space="preserve">Éditions du Collège de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santa Sede, gli Stati Uniti e le relazioni internazionali durante il pontificato di Pio XII. Studi dopo l’apertura degli archivi vaticani (1939-1958).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 139-159, 2022, 9788838252136</w:t>
+              <w:t xml:space="preserve">Entre-temps : l’histoire publique en revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, 978-2-7226-0843-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905031v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational Antisemitic Networks and Political Christianity: The Catholic Participation in the Protocols of the Elders of Zion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jewish-Catholic Diplomacy, Humanitarianism, and Transatlantic Responses to Persecutions, 1930s-1940s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">McGill-Queen’s University Press. </w:t>
+              <w:t xml:space="preserve">Studium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christianity, Antisemitism, and Ethno-nationalism in the Era of the Two World Wars, edited by Rebecca Carter-Chand, Kevin Spicer.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 48-71, 2022</w:t>
+              <w:t xml:space="preserve">La Santa Sede, gli Stati Uniti e le relazioni internazionali durante il pontificato di Pio XII. Studi dopo l’apertura degli archivi vaticani (1939-1958).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 139-159, 2022, 9788838252136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905033v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 1965 : Nostra Ætate : la fin de l’enseignement du mépris ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transnational Antisemitic Networks and Political Christianity: The Catholic Participation in the Protocols of the Elders of Zion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
+              <w:t xml:space="preserve">McGill-Queen’s University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des Juifs, Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, 978-2-13-082071-0</w:t>
+              <w:t xml:space="preserve">Christianity, Antisemitism, and Ethno-nationalism in the Era of the Two World Wars, edited by Rebecca Carter-Chand, Kevin Spicer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 48-71, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152739v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasparri, Benigni et les catholiques intégraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transformations of Integralist Catholicism under Benedict XV: Benigni’s Network after the Dissolution of La Sapinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il cardinale Pietro Gasparri, segretario di Stato (1914–1930) Pettinaroli, Laura und Valente, Massimiliano (Hrsg.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17885/heiup.631.c8339⟩</w:t>
+              <w:t xml:space="preserve">Benedict XV: A Pope in the World of the 'Useless Slaughter' (1914-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.673-690, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.STR-EB.5.118797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174765v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations of Integralist Catholicism under Benedict XV: Benigni’s Network after the Dissolution of La Sapinière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« 1965 : Nostra Ætate : la fin de l’enseignement du mépris ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benedict XV: A Pope in the World of the 'Useless Slaughter' (1914-1918)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire des Juifs, Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 978-2-13-082071-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153448v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasparri, Benigni et les catholiques intégraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Valbousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heidelberg University Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il cardinale Pietro Gasparri, segretario di Stato (1914–1930) Pettinaroli, Laura und Valente, Massimiliano (Hrsg.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, , 2020, online publications of the DHI Rome. New series - Pubblicazioni online del DHI Roma. Nuova series, 978-3-947732-86-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17885/heiup.631.c8339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«À la grâce de Dieu», les Églises et la Shoah, Catalogue de l'exposition au Mémorial de la Shoah, Paris, en en co-direction avec Caroline François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1438,114 +1589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux transnationaux de l'antisémitisme catholique : France, Italie, 1914-1934 : Umberto Benigni et les catholiques intransigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Valbousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Institut d'études politiques de Paris - Sciences Po, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016IEPP0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03649153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1613,51 +1764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5F80635"/>
+    <w:nsid w:val="38CC2573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1844,51 +1995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-valbousquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6285-8094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Valbousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.149.0069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2019.1550696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2018.34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.512.0078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.631.c8339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STR-EB.5.118797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03649153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-valbousquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6285-8094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Valbousquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.149.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12568" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.10000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2019.1550696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.512.0078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2018.34" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9329" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STR-EB.5.118797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.631.c8339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03649153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>