--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -342,51 +342,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy applied to online monitoring of a bioreactor: Tackling the limit of detection</w:t>
+                <w:t xml:space="preserve">In-line monitoring of bioreactor by Raman spectroscopy: Direct use of a standard-based model through cell-scattering correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
@@ -404,106 +404,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 304, pp.123343. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 396, pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.123343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227441v1</w:t>
+                <w:t xml:space="preserve">hal-04749728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line monitoring of bioreactor by Raman spectroscopy: Direct use of a standard-based model through cell-scattering correction</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy applied to online monitoring of a bioreactor: Tackling the limit of detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
@@ -521,82 +521,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 396, pp.41-52. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.123343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2024.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.123343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749728v1</w:t>
+                <w:t xml:space="preserve">hal-04227441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative NiAl Electrodes for Long-Term, Intermediate High-Temperature SAW Sensing Applications Using LiNbO 3 Substrates</w:t>
               </w:r>
@@ -1342,399 +1342,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
+                <w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas H Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (28), pp.285403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497206v1</w:t>
+                <w:t xml:space="preserve">hal-02514778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas H Kauffmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (28), pp.285403. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514778v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of Symmetry-forbidden Raman lines activated by photorefractivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chapron</w:t>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49801-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301461v1</w:t>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition dependence of the electro‐optic properties of iron‐doped lithium niobate crystals mounted as bulk modulator</w:t>
               </w:r>
@@ -1759,584 +1759,584 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kostritskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (6), pp.3535-3546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.16204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (3), pp.418-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time evolution of Symmetry-forbidden Raman lines activated by photorefractivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Taguett</w:t>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49801-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of singly and doubly doped lithium niobate crystal by rare earth elements for optoelectronic and laser applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low- Temperature Synthesis and Characteristics of Fractal Graphene Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Zaraket</w:t>
+                <w:t xml:space="preserve">Narek Margaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (3), pp.30502. </w:t>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 85, pp.30502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2019180317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138754v1</w:t>
+                <w:t xml:space="preserve">hal-01763912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- Temperature Synthesis and Characteristics of Fractal Graphene Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optic properties of singly and doubly doped lithium niobate crystal by rare earth elements for optoelectronic and laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narek Margaryan</w:t>
+                <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 85, pp.30502. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (3), pp.30502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jscs.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2019180317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763912v1</w:t>
+                <w:t xml:space="preserve">hal-02138754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Thermal Expansion Coefficient of Graphene in the Temperature Range of 100-700 degrees K</w:t>
               </w:r>
@@ -2624,64 +2624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.095103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 867 (1), pp.12035 - 12035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2966,51 +2966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HO-DOPED LITHIUM NIOBATE THIN FILMS. GROWTH AND PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Movsesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Movsesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ghambaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific News ASPU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3835,57 +3835,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of defects of PV solar modules using deep level transient spectroscopy. Feasability and limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Evolution of PV solar modules parameters operating in extreme environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,916 +3901,916 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and materials for renewable energy, environment and sustainability : TMREES20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020057, </w:t>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020058, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0032650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0032651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092712v1</w:t>
+                <w:t xml:space="preserve">hal-03092715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ZnO based solar cell efficiency by piezo-phototronic effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+                <w:t xml:space="preserve">Analysis of defects of PV solar modules using deep level transient spectroscopy. Feasability and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and materials for renewable energy, environment and sustainability : TMREES20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020059, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0032652⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020057, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0032650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092718v1</w:t>
+                <w:t xml:space="preserve">hal-03092712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of PV solar modules parameters operating in extreme environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Zaraket</w:t>
+                <w:t xml:space="preserve">Enhanced ZnO based solar cell efficiency by piezo-phototronic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafic Salame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and materials for renewable energy, environment and sustainability : TMREES20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020058, </w:t>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020059, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0032651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0032652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092715v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi en temps réel de la fermentation alcoolique par spectroscopie Raman</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Raman Stokes and anti-Stokes scattering for new applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139584v1</w:t>
+                <w:t xml:space="preserve">hal-02139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive properties of lithium niobate crystals studied by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi en temps réel de la fermentation alcoolique par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergey M Kostritskii</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Optics and Photonics (AOP) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190312v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3:Tm3+ crystal: Material for optical cooling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photorefractive properties of lithium niobate crystals studied by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Danielyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey M Kostritskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics (LP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ashtarak, Armenia</w:t>
+              <w:t xml:space="preserve">Applications of Optics and Photonics (AOP) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306691v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry forbidden Raman lines activated by photorefractivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiNbO3:Tm3+ crystal: Material for optical cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagik Demirkhanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics 2019</w:t>
+              <w:t xml:space="preserve">Laser Physics (LP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305195v1</w:t>
+                <w:t xml:space="preserve">hal-02306691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Raman Stokes and anti-Stokes scattering for new applications</w:t>
+                <w:t xml:space="preserve">Symmetry forbidden Raman lines activated by photorefractivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Laser Physics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139585v1</w:t>
+                <w:t xml:space="preserve">hal-02305195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScAlN thin films studied by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,51 +4878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of thermal expansion coefficient of graphene in the temperature range of 100-700K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Yeganyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,168 +5118,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectrometry characterization of iron doped different composition lithium niobate crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naira Babajanyan</w:t>
+                <w:t xml:space="preserve">Composition dependence of the electro-optic properties of iron doped lithium niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anush Danielyan</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey M Kostritskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874971v1</w:t>
+                <w:t xml:space="preserve">hal-01874970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic properties of rare earth ions doped lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5288,101 +5284,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -5400,77 +5396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Journées de Groupe Française de Spectroscopie Vibrationnelle (GFSV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5489,230 +5485,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition dependence of the electro-optic properties of iron doped lithium niobate crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectrometry characterization of iron doped different composition lithium niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Babajanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874970v1</w:t>
+                <w:t xml:space="preserve">hal-01874971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy and luminescence of Ho-doped lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Movsesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5750,90 +5750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of Ho-doped lithium niobate crystals highlighted by Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2018, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5986,122 +5986,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AFM and Raman Study of Few Layer Graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narek Margaryan</w:t>
+                <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Middle East 2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760047v1</w:t>
+                <w:t xml:space="preserve">hal-01744817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium niobate, a ferroelectric and versatile material for optical applications: structure control and optimization</w:t>
               </w:r>
@@ -6189,122 +6189,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+                <w:t xml:space="preserve">The AFM and Raman Study of Few Layer Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narek Margaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Nanotech Middle East 2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744817v1</w:t>
+                <w:t xml:space="preserve">hal-01760047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive Lithium Niobate crystals: light polarisation rotation highlighted by transmission Raman spectroscopy</w:t>
               </w:r>
@@ -6329,51 +6329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6437,64 +6437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Glasgow, United Kingdom. pp.576, </w:t>
@@ -6526,152 +6526,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of iron doped LiNbO3 from sub-congruent to quasi-stoechiometric crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in Electro-optic and their link with the photorefractive properties of doped congruent lithium-niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Movsesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES2016 : 4th French-Russia seminar New Achievements in Materials and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402221v1</w:t>
+                <w:t xml:space="preserve">hal-01402216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Zr doping on the structure of Lithium Niobate crystals: Site spectroscopy and Chemometrics</w:t>
               </w:r>
@@ -6683,64 +6683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6759,152 +6759,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in Electro-optic and their link with the photorefractive properties of doped congruent lithium-niobate crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of iron doped LiNbO3 from sub-congruent to quasi-stoechiometric crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Danielyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES2016 : 4th French-Russia seminar New Achievements in Materials and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402216v1</w:t>
+                <w:t xml:space="preserve">hal-01402221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium niobate, a versatile material for many applications in optoelectronics: recent developments</w:t>
               </w:r>
@@ -7779,51 +7779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and properties of Zr-doped periodically poled lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive effect in doped lithium niobate cryststals: Dependence on the light intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Degiorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,51 +8899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3122735A1, WO2022233796A1, CA3215706A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9158,51 +9158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6925C0"/>
+    <w:nsid w:val="EFB38DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9389,51 +9389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninel-kokanyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2625-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188328599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Demirkhanyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bazzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat10020023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yeganyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hovhannesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kokanyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337221010138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raddaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.129939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49801-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kostritskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Margaryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2018.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337219030113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Kostritskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/879/1/012004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Movsesyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Ghambaryan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghambaryan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Teyssandier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kokanyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8485-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaltron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Argiolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826628" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032652" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01520608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaltron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argiolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minzioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cristiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh. Akopyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01386808v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninel-kokanyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2625-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188328599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Demirkhanyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bazzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat10020023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yeganyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hovhannesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kokanyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337221010138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raddaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.129939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kostritskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49801-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Margaryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2018.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337219030113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Kostritskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/879/1/012004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Movsesyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Ghambaryan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghambaryan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Teyssandier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kokanyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8485-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaltron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Argiolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826628" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032652" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01520608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaltron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argiolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minzioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cristiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh. Akopyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01386808v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>