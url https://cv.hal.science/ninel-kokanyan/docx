--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1342,399 +1342,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t>
+                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514778v1</w:t>
+                <w:t xml:space="preserve">hal-02497206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Sub-THz Raman response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and link with structural phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas H Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (28), pp.285403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab808e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497206v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time evolution of Symmetry-forbidden Raman lines activated by photorefractivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Taguett</w:t>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49801-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+                <w:t xml:space="preserve">hal-02301461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition dependence of the electro‐optic properties of iron‐doped lithium niobate crystals mounted as bulk modulator</w:t>
               </w:r>
@@ -1759,584 +1759,584 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kostritskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (6), pp.3535-3546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.16204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Stokes and anti‐Stokes Raman scattering for new applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (3), pp.418-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.5523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of Symmetry-forbidden Raman lines activated by photorefractivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vittadello</w:t>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chapron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49801-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301461v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- Temperature Synthesis and Characteristics of Fractal Graphene Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optic properties of singly and doubly doped lithium niobate crystal by rare earth elements for optoelectronic and laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narek Margaryan</w:t>
+                <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 85, pp.30502. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (3), pp.30502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jscs.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2019180317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763912v1</w:t>
+                <w:t xml:space="preserve">hal-02138754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of singly and doubly doped lithium niobate crystal by rare earth elements for optoelectronic and laser applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low- Temperature Synthesis and Characteristics of Fractal Graphene Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Zaraket</w:t>
+                <w:t xml:space="preserve">Narek Margaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (3), pp.30502. </w:t>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 85, pp.30502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2019180317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138754v1</w:t>
+                <w:t xml:space="preserve">hal-01763912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Thermal Expansion Coefficient of Graphene in the Temperature Range of 100-700 degrees K</w:t>
               </w:r>
@@ -2624,64 +2624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.095103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 867 (1), pp.12035 - 12035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2966,51 +2966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HO-DOPED LITHIUM NIOBATE THIN FILMS. GROWTH AND PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Movsesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Movsesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ghambaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific News ASPU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of PV solar modules parameters operating in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of defects of PV solar modules using deep level transient spectroscopy. Feasability and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,847 +4173,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Raman Stokes and anti-Stokes scattering for new applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi en temps réel de la fermentation alcoolique par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139585v1</w:t>
+                <w:t xml:space="preserve">hal-02139584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi en temps réel de la fermentation alcoolique par spectroscopie Raman</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photorefractive properties of lithium niobate crystals studied by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Michiels</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Danielyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey M Kostritskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Applications of Optics and Photonics (AOP) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139584v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive properties of lithium niobate crystals studied by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiNbO3:Tm3+ crystal: Material for optical cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagik Demirkhanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Optics and Photonics (AOP) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Laser Physics (LP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190312v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3:Tm3+ crystal: Material for optical cooling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry forbidden Raman lines activated by photorefractivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics (LP-2019)</w:t>
+              <w:t xml:space="preserve">Laser Physics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306691v1</w:t>
+                <w:t xml:space="preserve">hal-02305195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry forbidden Raman lines activated by photorefractivity</w:t>
+                <w:t xml:space="preserve">Use of Raman Stokes and anti-Stokes scattering for new applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ashtarak, Armenia</w:t>
+              <w:t xml:space="preserve">25ème Journées de Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305195v1</w:t>
+                <w:t xml:space="preserve">hal-02139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScAlN thin films studied by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of thermal expansion coefficient of graphene in the temperature range of 100-700K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atom Yeganyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190315v1</w:t>
+                <w:t xml:space="preserve">hal-02190321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of thermal expansion coefficient of graphene in the temperature range of 100-700K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+                <w:t xml:space="preserve">ScAlN thin films studied by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Yeganyan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190321v1</w:t>
+                <w:t xml:space="preserve">hal-02190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-doped Lithium Niobate crystals studied by Raman spectroscopy</w:t>
               </w:r>
@@ -5118,164 +5118,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition dependence of the electro-optic properties of iron doped lithium niobate crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectrometry characterization of iron doped different composition lithium niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Babajanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874970v1</w:t>
+                <w:t xml:space="preserve">hal-01874971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic properties of rare earth ions doped lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nune Mkhitaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5284,101 +5288,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -5396,77 +5400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Journées de Groupe Française de Spectroscopie Vibrationnelle (GFSV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5485,403 +5489,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectrometry characterization of iron doped different composition lithium niobate crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naira Babajanyan</w:t>
+                <w:t xml:space="preserve">Composition dependence of the electro-optic properties of iron doped lithium niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anush Danielyan</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey M Kostritskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics - 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874971v1</w:t>
+                <w:t xml:space="preserve">hal-01874970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy and luminescence of Ho-doped lithium niobate crystals</w:t>
+                <w:t xml:space="preserve">Luminescence of Ho-doped lithium niobate crystals highlighted by Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Babajanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics - 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2018, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2318550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874972v1</w:t>
+                <w:t xml:space="preserve">hal-01863538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of Ho-doped lithium niobate crystals highlighted by Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy and luminescence of Ho-doped lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Babajanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Movsesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Physics - 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ashtarak, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2318550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863538v1</w:t>
+                <w:t xml:space="preserve">hal-01874972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-doped lithium niobate thin films: creation and characterization</w:t>
               </w:r>
@@ -5986,325 +5986,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+                <w:t xml:space="preserve">The AFM and Raman Study of Few Layer Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narek Margaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Nanotech Middle East 2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744817v1</w:t>
+                <w:t xml:space="preserve">hal-01760047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium niobate, a ferroelectric and versatile material for optical applications: structure control and optimization</w:t>
+                <w:t xml:space="preserve">BaTiO3: Raman spectra, lattice dynamics and phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT’s 3rd Annual World Congress of Smart Materials-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">International Workshop “Spectroscopy of Ferroic Materials” In Memory of Professor Yury Yuzyuk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520608v1</w:t>
+                <w:t xml:space="preserve">hal-01744817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AFM and Raman Study of Few Layer Graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narek Margaryan</w:t>
+                <w:t xml:space="preserve">Lithium niobate, a ferroelectric and versatile material for optical applications: structure control and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Middle East 2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">BIT’s 3rd Annual World Congress of Smart Materials-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760047v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive Lithium Niobate crystals: light polarisation rotation highlighted by transmission Raman spectroscopy</w:t>
               </w:r>
@@ -6329,51 +6329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6437,64 +6437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Glasgow, United Kingdom. pp.576, </w:t>
@@ -6526,152 +6526,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in Electro-optic and their link with the photorefractive properties of doped congruent lithium-niobate crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of iron doped LiNbO3 from sub-congruent to quasi-stoechiometric crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Danielyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anush Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES2016 : 4th French-Russia seminar New Achievements in Materials and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402216v1</w:t>
+                <w:t xml:space="preserve">hal-01402221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Zr doping on the structure of Lithium Niobate crystals: Site spectroscopy and Chemometrics</w:t>
               </w:r>
@@ -6683,64 +6683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6759,152 +6759,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of iron doped LiNbO3 from sub-congruent to quasi-stoechiometric crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in Electro-optic and their link with the photorefractive properties of doped congruent lithium-niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anush Movsesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anush Danielyan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES2016 : 4th French-Russia seminar New Achievements in Materials and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402221v1</w:t>
+                <w:t xml:space="preserve">hal-01402216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium niobate, a versatile material for many applications in optoelectronics: recent developments</w:t>
               </w:r>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Materials for Electronic Applications: IMMEA-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7037,51 +7037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Stony Brook (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7779,51 +7779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and properties of Zr-doped periodically poled lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive effect in doped lithium niobate cryststals: Dependence on the light intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Degiorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,51 +8899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3122735A1, WO2022233796A1, CA3215706A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9158,51 +9158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFB38DB2"/>
+    <w:nsid w:val="BC734E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9389,51 +9389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninel-kokanyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2625-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188328599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Demirkhanyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bazzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat10020023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yeganyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hovhannesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kokanyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337221010138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raddaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.129939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kostritskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49801-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Margaryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2018.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337219030113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Kostritskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/879/1/012004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Movsesyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Ghambaryan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghambaryan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Teyssandier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kokanyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8485-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaltron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Argiolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826628" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032652" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01520608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaltron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argiolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minzioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cristiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh. Akopyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01386808v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninel-kokanyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2625-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188328599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Demirkhanyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Babajanyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bazzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat10020023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04749728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2024.10.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nune Mkhitaryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yeganyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hovhannesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kokanyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337221010138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raddaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.129939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Kauffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab808e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49801-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Danielyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kostritskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5523" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180317" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Margaryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2018.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068337219030113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FLCR87-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Kostritskii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/879/1/012004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Movsesyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Ghambaryan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghambaryan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Teyssandier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kokanyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8485-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaltron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Argiolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826628" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Salame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032650" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03092718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032652" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Kostritskii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Yeganyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Babajanyan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318550" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01520608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01227828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaltron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argiolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minzioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cristiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh. Akopyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01386808v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>