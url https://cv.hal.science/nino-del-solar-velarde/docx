--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nino del Solar Velarde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Department of Archaeological Research of Machu Picchu, a UNESCO World Heritage Site. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nino-del-solar-velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8239-0142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nino del Solar Velarde is a Peruvian archaeologist, consultant, lecturer, and researcher specialist in material analysis, management of ancient collections, applied analytic and quantitative methods, and ancient technologies in Central Andes. He received his doctoral degree in Archaeological Sciences from Bordeaux III University & CNRS (2016). He is currently a researcher at the Peruvian Ministry of Culture in Cuzco city and the Peruvian Council for Science, Technology and Technological Innovation (Register No. P0050915). Nino del Solar Velarde earned his bachelors degree in Archaeology (licenciado en Arqueología) at the National University of San Antonio Abad in Cuzco, then he completed his masters degree -in Human and Social Sciences- and his doctoral degree at the Bordeaux III University and the Research Centre for Applied Physics in Archaeology (IRAMAT-CRP2A UMR 5060), a joint laboratory of the French National Center for Scientific Research (CNRS). He is author of several articles on Andean archaeology, chronology and geochemical characterization of andean ceramics and related materials (Journal de la Société des Americanistes, 2015; Heritage Science Journal, 2016; Environmental Science, 2016; Archaeometry, 2017; Boletín PUCP, 2020; Journal of Archaeological Science: Reports, 2023; Arqueología, 2023;...), and he is reviewer and editor of journals and volumes on applied analytic methods in archaeology. Recently, he co-edited two books: a book on Archaeometry, in Spanish, with the support of the Bordeaux Montaigne University, IFEA and University of Tarapaca (Feb. 2018); and a book of recent archaeological research in Cuzco region, with the support of the Peruvian Ministry of Culture (Dec. 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orejeras del período formativo en Marcavalle (Cusco, CA. 1000 A.C.-200 D.C.): aproximación preliminar al análisis morfo-tecnológico, caracterización exploratoria y reflexiones sobre su contexto cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori-Tumi Echevarría-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulogio Alccacontor Pumayalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40 - 67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56575/bscha.05900250880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting early ceramics from Marcavalle archaeological site (Cuzco, Peru): record and identification of ceramic pastes using a portable digital microscope in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34096/arqueologia.t29.n1.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colors of the empire: Assessing techno-decorative innovations in local, hybrid and intrusive ceramic pigments within the Wari interaction spheres, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Muro Ynoñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Vaughn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos formales y análisis exploratorio mediante microscopía digital de figurinas cerámicas de Marcavalle (Cusco-Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Saqsaywaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis químico y mineralógico de pinturas en cerámicas arqueológicas del valle de Jequetepeque y sus implicancias.arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.201901.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric case studies on decorations of pre-Columbian pottery using EDS maps and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de pigments de peintures murales mochica : San José de Moro (VIIIe- Xe siècles apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.217--235. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics applied to cathodoluminescence images: a new approach to classify pre-Columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.2205-2209. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tard\'io y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actas del coloquio Tiahuanaco 1903 – La Paz 2013: 110 a\~{n}os de colaboraciones arqueol\'{o}gicas Franco-Americanas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Handheld Portable X-ray Fluorescence Spectrometry Applied to Characterize pre-Columbian Artefacts in situ: the case of ceramics from the Mochica site of San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (37), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-016-0109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie Mochica : une nouvelle synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1-2), pp.233--267. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.148--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Study of Pre-Columbian Mochica and Cajamarca Ceramics (8th-10th c. AD, Peru) using Cathodoluminescence, SEM-EDS and pXRF Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proveniencia y la tecnología de cerámicas precolombinas: caracterización arqueométrica de artefactos Mochica y Cajamarca del sitio de San José de Moro (s. VIII – XI ap. J.C.), La Libertad, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Nacional de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relationship between Two Early States of the Andes: The Moche, The Wari and the Product of their Contact. An Archaeological and Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et caractérisation archéométrique de céramiques peintes Mochica “du sous style San José de Moro” (VIII-IXe siècles, Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the Archaeological Discourse: An Archaeometrical Contribution to Understand Mochica and Cajamarca Technical Styles during the Late Mochica and the Transitional Period at San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation de la faculté des Sciences Humaines de la Pontificia Universidad Católica del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments des Mochicas : l’apport de la spectrométrie Mössbauer à l’identification de pigments sur des céramiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Francophone de Spectrométrie Mössbauer. GFSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización Arqueométrica del estilo cerámico “Línea Fina” del Periodo Mochica Tardío (Valle de Jequetepeque s. VIII-IX AD, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès Latino-Américain d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éléments majeurs, mineurs et traces, détectives du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche pluridisciplinaire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions of the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Getty Conservation Institute et l’UCLA, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry of ancient ceramic at Bordeaux (France). Case studies of Mochica and Roman amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop Internacional de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université de Tarapaca et Laboratorio de Análisis e Investigaciones Arqueométricas, Tarapaca, Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical comparison of Mochica and Cajamarca pottery: new answers about the production process in the Late Moche Period (7th-9th A.D., Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohfritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Université de Padoue, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios físico-químicos de caracterización de materiales cerámicos en el contexto arqueológico andino: análisis arqueométrico de las producciones cerámicas del periodo Mochica Tardío (s. VIII-IX d.C., Perú), en el IRAMAT-CRP2A (Burdeos, Francia). Tiahuanaco 1903 – La Paz 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110 años de colaboraciones arqueológicas Franco-Americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute Français des Etudes Andines, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique utilitaire ou domestique du peuple Mochica (côte nord du Pérou, 700-850 apr. J.-C.) : étude physico-chimique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable digital microscopy and portable X-ray fluorescence analyzes of vases, figurines and ear ornaments in terracotta and raw earth from the Formative period in the Cuzco valley, Peru (1000-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ceramic and chemometrics: a new approach to classify pre-columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Analytical Chemistry Euroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions from the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusco prehispánico: resultados de nuevas investigaciones arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam D. Aráoz Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Pérou. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.674, 2018, Travaux de l’Institut Français d’Études Andines» (ISSN 0768-424X), 978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tardío y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cooperación científica francesa en Latinoamérica: Avances recientes en datación y arqueometría en los Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopía Electrónica de Barrido, Espectrometría de Rayos X y Catodoluminiscencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapoulie (UBM-IRAMAT.CRP2A, Marcela Sepulveda (Université Tarapaca, Chili), Nino Del-Solar-Velarde (Ministère Culture, Cusco, Pérou), Véronique Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA), pp.29-43, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de producciones de barro del Horizonte Temprano en Cusco (Perú): análisis por FRX portátil de figurinas zoomorfas provenientes del sitio arqueológico de Marcavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Monroy  Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori Tumi Echevarría López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd National Congress of Peruvian Archaeology (2016), Ministry of Culture of Peru, Lima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.199-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización geoquímica de pastas cerámicas mochica y cajamarca mediante microscopía electrónica de barrido acoplada a un espectrómetro de rayos X en dispersión de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th National Congress of Peruvian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.169--176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.148--153, 2013, Metalla Sonderheft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multi-proxy des occupations céramiques du site archéologique « Isla Chico » dans le Sanctuaire Historique de Machu Picchu (Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des sciences archéologiques à la connaissance des choix techniques Mochica et Cajamarca : étude des matériaux céramiques du site de San José de Moro (VIIIe-Xe s. apr. J.-C., Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III; Pontificia universidad católica del Perú, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015BOR30067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01421840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nino del Solar Velarde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Department of Archaeological Research of Machu Picchu, a UNESCO World Heritage Site. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nino-del-solar-velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8239-0142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nino del Solar Velarde is a Peruvian archaeologist, consultant, lecturer, and researcher specialist in material analysis, management of ancient collections, applied analytic and quantitative methods, and ancient technologies in Central Andes. He received his doctoral degree in Archaeological Sciences from Bordeaux III University & CNRS (2016). He is currently a researcher at the Peruvian Ministry of Culture in Cuzco city and the Peruvian Council for Science, Technology and Technological Innovation (Register No. P0050915). Nino del Solar Velarde earned his bachelors degree in Archaeology (licenciado en Arqueología) at the National University of San Antonio Abad in Cuzco, then he completed his masters degree -in Human and Social Sciences- and his doctoral degree at the Bordeaux III University and the Research Centre for Applied Physics in Archaeology (IRAMAT-CRP2A UMR 5060), a joint laboratory of the French National Center for Scientific Research (CNRS). He is author of several articles on Andean archaeology, chronology and geochemical characterization of andean ceramics and related materials (Journal de la Société des Americanistes, 2015; Heritage Science Journal, 2016; Environmental Science, 2016; Archaeometry, 2017; Boletín PUCP, 2020; Journal of Archaeological Science: Reports, 2023; Arqueología, 2023;...), and he is reviewer and editor of journals and volumes on applied analytic methods in archaeology. Recently, he co-edited two books: a book on Archaeometry, in Spanish, with the support of the Bordeaux Montaigne University, IFEA and University of Tarapaca (Feb. 2018); and a book of recent archaeological research in Cuzco region, with the support of the Peruvian Ministry of Culture (Dec. 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orejeras del período formativo en Marcavalle (Cusco, CA. 1000 A.C.-200 D.C.): aproximación preliminar al análisis morfo-tecnológico, caracterización exploratoria y reflexiones sobre su contexto cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori-Tumi Echevarría-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulogio Alccacontor Pumayalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40 - 67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56575/bscha.05900250880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting early ceramics from Marcavalle archaeological site (Cuzco, Peru): record and identification of ceramic pastes using a portable digital microscope in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34096/arqueologia.t29.n1.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colors of the empire: Assessing techno-decorative innovations in local, hybrid and intrusive ceramic pigments within the Wari interaction spheres, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Muro Ynoñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Vaughn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos formales y análisis exploratorio mediante microscopía digital de figurinas cerámicas de Marcavalle (Cusco-Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Saqsaywaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis químico y mineralógico de pinturas en cerámicas arqueológicas del valle de Jequetepeque y sus implicancias.arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.201901.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de pigments de peintures murales mochica : San José de Moro (VIIIe- Xe siècles apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.217--235. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics applied to cathodoluminescence images: a new approach to classify pre-Columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.2205-2209. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tard\'io y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actas del coloquio Tiahuanaco 1903 – La Paz 2013: 110 a\~{n}os de colaboraciones arqueol\'{o}gicas Franco-Americanas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric case studies on decorations of pre-Columbian pottery using EDS maps and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Handheld Portable X-ray Fluorescence Spectrometry Applied to Characterize pre-Columbian Artefacts in situ: the case of ceramics from the Mochica site of San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (37), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-016-0109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie Mochica : une nouvelle synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1-2), pp.233--267. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.148--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proveniencia y la tecnología de cerámicas precolombinas: caracterización arqueométrica de artefactos Mochica y Cajamarca del sitio de San José de Moro (s. VIII – XI ap. J.C.), La Libertad, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Nacional de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relationship between Two Early States of the Andes: The Moche, The Wari and the Product of their Contact. An Archaeological and Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et caractérisation archéométrique de céramiques peintes Mochica “du sous style San José de Moro” (VIII-IXe siècles, Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the Archaeological Discourse: An Archaeometrical Contribution to Understand Mochica and Cajamarca Technical Styles during the Late Mochica and the Transitional Period at San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation de la faculté des Sciences Humaines de la Pontificia Universidad Católica del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Study of Pre-Columbian Mochica and Cajamarca Ceramics (8th-10th c. AD, Peru) using Cathodoluminescence, SEM-EDS and pXRF Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización Arqueométrica del estilo cerámico “Línea Fina” del Periodo Mochica Tardío (Valle de Jequetepeque s. VIII-IX AD, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès Latino-Américain d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éléments majeurs, mineurs et traces, détectives du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche pluridisciplinaire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions of the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Getty Conservation Institute et l’UCLA, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry of ancient ceramic at Bordeaux (France). Case studies of Mochica and Roman amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop Internacional de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université de Tarapaca et Laboratorio de Análisis e Investigaciones Arqueométricas, Tarapaca, Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments des Mochicas : l’apport de la spectrométrie Mössbauer à l’identification de pigments sur des céramiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Francophone de Spectrométrie Mössbauer. GFSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical comparison of Mochica and Cajamarca pottery: new answers about the production process in the Late Moche Period (7th-9th A.D., Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohfritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Université de Padoue, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios físico-químicos de caracterización de materiales cerámicos en el contexto arqueológico andino: análisis arqueométrico de las producciones cerámicas del periodo Mochica Tardío (s. VIII-IX d.C., Perú), en el IRAMAT-CRP2A (Burdeos, Francia). Tiahuanaco 1903 – La Paz 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110 años de colaboraciones arqueológicas Franco-Americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute Français des Etudes Andines, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique utilitaire ou domestique du peuple Mochica (côte nord du Pérou, 700-850 apr. J.-C.) : étude physico-chimique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable digital microscopy and portable X-ray fluorescence analyzes of vases, figurines and ear ornaments in terracotta and raw earth from the Formative period in the Cuzco valley, Peru (1000-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ceramic and chemometrics: a new approach to classify pre-columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Analytical Chemistry Euroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions from the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusco prehispánico: resultados de nuevas investigaciones arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam D. Aráoz Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Pérou. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.674, 2018, Travaux de l’Institut Français d’Études Andines» (ISSN 0768-424X), 978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tardío y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cooperación científica francesa en Latinoamérica: Avances recientes en datación y arqueometría en los Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopía Electrónica de Barrido, Espectrometría de Rayos X y Catodoluminiscencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapoulie (UBM-IRAMAT.CRP2A, Marcela Sepulveda (Université Tarapaca, Chili), Nino Del-Solar-Velarde (Ministère Culture, Cusco, Pérou), Véronique Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA), pp.29-43, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de producciones de barro del Horizonte Temprano en Cusco (Perú): análisis por FRX portátil de figurinas zoomorfas provenientes del sitio arqueológico de Marcavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Monroy  Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori Tumi Echevarría López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd National Congress of Peruvian Archaeology (2016), Ministry of Culture of Peru, Lima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.199-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización geoquímica de pastas cerámicas mochica y cajamarca mediante microscopía electrónica de barrido acoplada a un espectrómetro de rayos X en dispersión de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th National Congress of Peruvian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.169--176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.148--153, 2013, Metalla Sonderheft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multi-proxy des occupations céramiques du site archéologique « Isla Chico » dans le Sanctuaire Historique de Machu Picchu (Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des sciences archéologiques à la connaissance des choix techniques Mochica et Cajamarca : étude des matériaux céramiques du site de San José de Moro (VIIIe-Xe s. apr. J.-C., Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III; Pontificia universidad católica del Perú, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015BOR30067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01421840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94A43446"/>
+    <w:nsid w:val="B7755B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nino-del-solar-velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-0142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino del Solar Velarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Qui&#241;ones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori-Tumi Echevarr&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Alccacontor Pumayalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/bscha.05900250880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/arqueologia.t29.n1.11142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Muro Yno&#241;&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Nash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gorman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Vaughn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luis Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.201901.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dietrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mehner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600737" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sardos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Castillo Butters" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7992-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollwetzel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Castillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-016-0109-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jaime Castillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dollwetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohfritsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Quinones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam D. Ar&#225;oz Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.1285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Monroy  Qui&#241;ones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori Tumi Echevarr&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nino-del-solar-velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-0142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino del Solar Velarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Qui&#241;ones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori-Tumi Echevarr&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Alccacontor Pumayalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/bscha.05900250880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/arqueologia.t29.n1.11142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Muro Yno&#241;&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Nash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gorman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Vaughn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luis Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.201901.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sardos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Castillo Butters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7992-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollwetzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Castillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dietrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mehner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nickel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-016-0109-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jaime Castillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dollwetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Muro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohfritsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Quinones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam D. Ar&#225;oz Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.1285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Monroy  Qui&#241;ones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori Tumi Echevarr&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>