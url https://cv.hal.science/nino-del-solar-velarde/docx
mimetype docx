--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nino del Solar Velarde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Department of Archaeological Research of Machu Picchu, a UNESCO World Heritage Site. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nino-del-solar-velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8239-0142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nino del Solar Velarde is a Peruvian archaeologist, consultant, lecturer, and researcher specialist in material analysis, management of ancient collections, applied analytic and quantitative methods, and ancient technologies in Central Andes. He received his doctoral degree in Archaeological Sciences from Bordeaux III University & CNRS (2016). He is currently a researcher at the Peruvian Ministry of Culture in Cuzco city and the Peruvian Council for Science, Technology and Technological Innovation (Register No. P0050915). Nino del Solar Velarde earned his bachelors degree in Archaeology (licenciado en Arqueología) at the National University of San Antonio Abad in Cuzco, then he completed his masters degree -in Human and Social Sciences- and his doctoral degree at the Bordeaux III University and the Research Centre for Applied Physics in Archaeology (IRAMAT-CRP2A UMR 5060), a joint laboratory of the French National Center for Scientific Research (CNRS). He is author of several articles on Andean archaeology, chronology and geochemical characterization of andean ceramics and related materials (Journal de la Société des Americanistes, 2015; Heritage Science Journal, 2016; Environmental Science, 2016; Archaeometry, 2017; Boletín PUCP, 2020; Journal of Archaeological Science: Reports, 2023; Arqueología, 2023;...), and he is reviewer and editor of journals and volumes on applied analytic methods in archaeology. Recently, he co-edited two books: a book on Archaeometry, in Spanish, with the support of the Bordeaux Montaigne University, IFEA and University of Tarapaca (Feb. 2018); and a book of recent archaeological research in Cuzco region, with the support of the Peruvian Ministry of Culture (Dec. 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orejeras del período formativo en Marcavalle (Cusco, CA. 1000 A.C.-200 D.C.): aproximación preliminar al análisis morfo-tecnológico, caracterización exploratoria y reflexiones sobre su contexto cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori-Tumi Echevarría-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulogio Alccacontor Pumayalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40 - 67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56575/bscha.05900250880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting early ceramics from Marcavalle archaeological site (Cuzco, Peru): record and identification of ceramic pastes using a portable digital microscope in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34096/arqueologia.t29.n1.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colors of the empire: Assessing techno-decorative innovations in local, hybrid and intrusive ceramic pigments within the Wari interaction spheres, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Muro Ynoñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Vaughn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos formales y análisis exploratorio mediante microscopía digital de figurinas cerámicas de Marcavalle (Cusco-Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Saqsaywaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis químico y mineralógico de pinturas en cerámicas arqueológicas del valle de Jequetepeque y sus implicancias.arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.201901.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de pigments de peintures murales mochica : San José de Moro (VIIIe- Xe siècles apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.217--235. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics applied to cathodoluminescence images: a new approach to classify pre-Columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.2205-2209. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tard\'io y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actas del coloquio Tiahuanaco 1903 – La Paz 2013: 110 a\~{n}os de colaboraciones arqueol\'{o}gicas Franco-Americanas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric case studies on decorations of pre-Columbian pottery using EDS maps and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Handheld Portable X-ray Fluorescence Spectrometry Applied to Characterize pre-Columbian Artefacts in situ: the case of ceramics from the Mochica site of San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (37), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-016-0109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie Mochica : une nouvelle synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1-2), pp.233--267. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.148--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proveniencia y la tecnología de cerámicas precolombinas: caracterización arqueométrica de artefactos Mochica y Cajamarca del sitio de San José de Moro (s. VIII – XI ap. J.C.), La Libertad, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Nacional de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relationship between Two Early States of the Andes: The Moche, The Wari and the Product of their Contact. An Archaeological and Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et caractérisation archéométrique de céramiques peintes Mochica “du sous style San José de Moro” (VIII-IXe siècles, Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the Archaeological Discourse: An Archaeometrical Contribution to Understand Mochica and Cajamarca Technical Styles during the Late Mochica and the Transitional Period at San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation de la faculté des Sciences Humaines de la Pontificia Universidad Católica del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Study of Pre-Columbian Mochica and Cajamarca Ceramics (8th-10th c. AD, Peru) using Cathodoluminescence, SEM-EDS and pXRF Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización Arqueométrica del estilo cerámico “Línea Fina” del Periodo Mochica Tardío (Valle de Jequetepeque s. VIII-IX AD, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès Latino-Américain d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éléments majeurs, mineurs et traces, détectives du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche pluridisciplinaire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions of the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Getty Conservation Institute et l’UCLA, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry of ancient ceramic at Bordeaux (France). Case studies of Mochica and Roman amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop Internacional de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université de Tarapaca et Laboratorio de Análisis e Investigaciones Arqueométricas, Tarapaca, Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments des Mochicas : l’apport de la spectrométrie Mössbauer à l’identification de pigments sur des céramiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Francophone de Spectrométrie Mössbauer. GFSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical comparison of Mochica and Cajamarca pottery: new answers about the production process in the Late Moche Period (7th-9th A.D., Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohfritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Université de Padoue, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios físico-químicos de caracterización de materiales cerámicos en el contexto arqueológico andino: análisis arqueométrico de las producciones cerámicas del periodo Mochica Tardío (s. VIII-IX d.C., Perú), en el IRAMAT-CRP2A (Burdeos, Francia). Tiahuanaco 1903 – La Paz 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110 años de colaboraciones arqueológicas Franco-Americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute Français des Etudes Andines, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique utilitaire ou domestique du peuple Mochica (côte nord du Pérou, 700-850 apr. J.-C.) : étude physico-chimique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable digital microscopy and portable X-ray fluorescence analyzes of vases, figurines and ear ornaments in terracotta and raw earth from the Formative period in the Cuzco valley, Peru (1000-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ceramic and chemometrics: a new approach to classify pre-columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Analytical Chemistry Euroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions from the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusco prehispánico: resultados de nuevas investigaciones arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam D. Aráoz Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Pérou. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.674, 2018, Travaux de l’Institut Français d’Études Andines» (ISSN 0768-424X), 978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tardío y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cooperación científica francesa en Latinoamérica: Avances recientes en datación y arqueometría en los Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopía Electrónica de Barrido, Espectrometría de Rayos X y Catodoluminiscencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapoulie (UBM-IRAMAT.CRP2A, Marcela Sepulveda (Université Tarapaca, Chili), Nino Del-Solar-Velarde (Ministère Culture, Cusco, Pérou), Véronique Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA), pp.29-43, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de producciones de barro del Horizonte Temprano en Cusco (Perú): análisis por FRX portátil de figurinas zoomorfas provenientes del sitio arqueológico de Marcavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Monroy  Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori Tumi Echevarría López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd National Congress of Peruvian Archaeology (2016), Ministry of Culture of Peru, Lima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.199-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización geoquímica de pastas cerámicas mochica y cajamarca mediante microscopía electrónica de barrido acoplada a un espectrómetro de rayos X en dispersión de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th National Congress of Peruvian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.169--176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.148--153, 2013, Metalla Sonderheft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multi-proxy des occupations céramiques du site archéologique « Isla Chico » dans le Sanctuaire Historique de Machu Picchu (Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des sciences archéologiques à la connaissance des choix techniques Mochica et Cajamarca : étude des matériaux céramiques du site de San José de Moro (VIIIe-Xe s. apr. J.-C., Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III; Pontificia universidad católica del Perú, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015BOR30067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01421840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nino del Solar Velarde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of the Department of Archaeological Research of Machu Picchu, a UNESCO World Heritage Site. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nino-del-solar-velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8239-0142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nino del Solar Velarde is a Peruvian archaeologist, consultant, lecturer, and researcher specialist in material analysis, management of ancient collections, applied analytic and quantitative methods, and ancient technologies in Central Andes. He received his doctoral degree in Archaeological Sciences from Bordeaux III University & CNRS (2016). He is currently a researcher at the Peruvian Ministry of Culture in Cuzco city and the Peruvian Council for Science, Technology and Technological Innovation (Register No. P0050915). Nino del Solar Velarde earned his bachelors degree in Archaeology (licenciado en Arqueología) at the National University of San Antonio Abad in Cuzco, then he completed his masters degree -in Human and Social Sciences- and his doctoral degree at the Bordeaux III University and the Research Centre for Applied Physics in Archaeology (IRAMAT-CRP2A UMR 5060), a joint laboratory of the French National Center for Scientific Research (CNRS). He is author of several articles on Andean archaeology, chronology and geochemical characterization of andean ceramics and related materials (Journal de la Société des Americanistes, 2015; Heritage Science Journal, 2016; Environmental Science, 2016; Archaeometry, 2017; Boletín PUCP, 2020; Journal of Archaeological Science: Reports, 2023; Arqueología, 2023;...), and he is reviewer and editor of journals and volumes on applied analytic methods in archaeology. Recently, he co-edited two books: a book on Archaeometry, in Spanish, with the support of the Bordeaux Montaigne University, IFEA and University of Tarapaca (Feb. 2018); and a book of recent archaeological research in Cuzco region, with the support of the Peruvian Ministry of Culture (Dec. 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orejeras del período formativo en Marcavalle (Cusco, CA. 1000 A.C.-200 D.C.): aproximación preliminar al análisis morfo-tecnológico, caracterización exploratoria y reflexiones sobre su contexto cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori-Tumi Echevarría-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulogio Alccacontor Pumayalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40 - 67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56575/bscha.05900250880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting early ceramics from Marcavalle archaeological site (Cuzco, Peru): record and identification of ceramic pastes using a portable digital microscope in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34096/arqueologia.t29.n1.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colors of the empire: Assessing techno-decorative innovations in local, hybrid and intrusive ceramic pigments within the Wari interaction spheres, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Muro Ynoñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Vaughn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos formales y análisis exploratorio mediante microscopía digital de figurinas cerámicas de Marcavalle (Cusco-Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quiñones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Saqsaywaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis químico y mineralógico de pinturas en cerámicas arqueológicas del valle de Jequetepeque y sus implicancias.arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.201901.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique de pigments de peintures murales mochica : San José de Moro (VIIIe- Xe siècles apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.217--235. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics applied to cathodoluminescence images: a new approach to classify pre-Columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.2205-2209. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tard\'io y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actas del coloquio Tiahuanaco 1903 – La Paz 2013: 110 a\~{n}os de colaboraciones arqueol\'{o}gicas Franco-Americanas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric case studies on decorations of pre-Columbian pottery using EDS maps and profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lampke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Handheld Portable X-ray Fluorescence Spectrometry Applied to Characterize pre-Columbian Artefacts in situ: the case of ceramics from the Mochica site of San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (37), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-016-0109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie Mochica : une nouvelle synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1-2), pp.233--267. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Jaime Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.148--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Relationship between Two Early States of the Andes: The Moche, The Wari and the Product of their Contact. An Archaeological and Archaeometric Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proveniencia y la tecnología de cerámicas precolombinas: caracterización arqueométrica de artefactos Mochica y Cajamarca del sitio de San José de Moro (s. VIII – XI ap. J.C.), La Libertad, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Nacional de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et caractérisation archéométrique de céramiques peintes Mochica “du sous style San José de Moro” (VIII-IXe siècles, Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the Archaeological Discourse: An Archaeometrical Contribution to Understand Mochica and Cajamarca Technical Styles during the Late Mochica and the Transitional Period at San José de Moro (Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation de la faculté des Sciences Humaines de la Pontificia Universidad Católica del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Study of Pre-Columbian Mochica and Cajamarca Ceramics (8th-10th c. AD, Peru) using Cathodoluminescence, SEM-EDS and pXRF Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éléments majeurs, mineurs et traces, détectives du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche pluridisciplinaire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización Arqueométrica del estilo cerámico “Línea Fina” del Periodo Mochica Tardío (Valle de Jequetepeque s. VIII-IX AD, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès Latino-Américain d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D terahertz versus X-ray imaging for Mochica ceramic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. pp.6956067 (1-2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions of the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Getty Conservation Institute et l’UCLA, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry of ancient ceramic at Bordeaux (France). Case studies of Mochica and Roman amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop Internacional de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université de Tarapaca et Laboratorio de Análisis e Investigaciones Arqueométricas, Tarapaca, Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochica ceramic studies by 3D XRay and Terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ballacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THz-ARTE International Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, ENEA-Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments des Mochicas : l’apport de la spectrométrie Mössbauer à l’identification de pigments sur des céramiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wattiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Francophone de Spectrométrie Mössbauer. GFSM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical comparison of Mochica and Cajamarca pottery: new answers about the production process in the Late Moche Period (7th-9th A.D., Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Luis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohfritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Université de Padoue, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios físico-químicos de caracterización de materiales cerámicos en el contexto arqueológico andino: análisis arqueométrico de las producciones cerámicas del periodo Mochica Tardío (s. VIII-IX d.C., Perú), en el IRAMAT-CRP2A (Burdeos, Francia). Tiahuanaco 1903 – La Paz 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110 años de colaboraciones arqueológicas Franco-Americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute Français des Etudes Andines, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique utilitaire ou domestique du peuple Mochica (côte nord du Pérou, 700-850 apr. J.-C.) : étude physico-chimique et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable digital microscopy and portable X-ray fluorescence analyzes of vases, figurines and ear ornaments in terracotta and raw earth from the Formative period in the Cuzco valley, Peru (1000-200 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Marina Monrroy Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ceramic and chemometrics: a new approach to classify pre-columbian artefacts from northern Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten F. Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Analytical Chemistry Euroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two pre-Columbian Pottery Productions from the Peruvian North Coast: An Archaeometrical Approach to Understand Technical Traditions of the Mochica and Cajamarca Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusco prehispánico: resultados de nuevas investigaciones arqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam D. Aráoz Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, Pérou. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.674, 2018, Travaux de l’Institut Français d’Études Andines» (ISSN 0768-424X), 978-612-4358-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopía Electrónica de Barrido, Espectrometría de Rayos X y Catodoluminiscencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapoulie (UBM-IRAMAT.CRP2A, Marcela Sepulveda (Université Tarapaca, Chili), Nino Del-Solar-Velarde (Ministère Culture, Cusco, Pérou), Véronique Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA), pp.29-43, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigación arqueométrica de producciones cerámicas Mochica y Cajamarca costeño de los periodos Mochica tardío y Transicional del sitio de San José de Moro (siglos VIII-XI a.D., Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cooperación científica francesa en Latinoamérica: Avances recientes en datación y arqueometría en los Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de producciones de barro del Horizonte Temprano en Cusco (Perú): análisis por FRX portátil de figurinas zoomorfas provenientes del sitio arqueológico de Marcavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Monroy  Quiñones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gori Tumi Echevarría López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd National Congress of Peruvian Archaeology (2016), Ministry of Culture of Peru, Lima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.199-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización geoquímica de pastas cerámicas mochica y cajamarca mediante microscopía electrónica de barrido acoplada a un espectrómetro de rayos X en dispersión de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th National Congress of Peruvian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.169--176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material analysis of colored pre-Columbian ceramic shards: identification of black pigments on ceramics of the Huari Viñaque, Mochica Polícromo and Cajamarca Costeño styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Jaime Castillo Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Dollwetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäometrie und Denkmalpflege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.148--153, 2013, Metalla Sonderheft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine en péril ? Leçons croisées entre le Pérou et l’Italie, Machu Picchu et Cumes face aux défis de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Neyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les matériaux et technologies de Maquettes mochicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maquettes mochicas révèlent leurs secrets : découvertes scientifiques sur un artisanat précolombien exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machu Picchu: comment préserver un trésor mondial entre science, tourisme et défis environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Portrait] Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multi-proxy des occupations céramiques du site archéologique « Isla Chico » dans le Sanctuaire Historique de Machu Picchu (Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des sciences archéologiques à la connaissance des choix techniques Mochica et Cajamarca : étude des matériaux céramiques du site de San José de Moro (VIIIe-Xe s. apr. J.-C., Pérou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III; Pontificia universidad católica del Perú, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015BOR30067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01421840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7755B4D"/>
+    <w:nsid w:val="8B57FE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nino-del-solar-velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-0142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino del Solar Velarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Qui&#241;ones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori-Tumi Echevarr&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Alccacontor Pumayalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/bscha.05900250880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/arqueologia.t29.n1.11142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Muro Yno&#241;&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Nash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gorman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Vaughn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luis Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.201901.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sardos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Castillo Butters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7992-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollwetzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Castillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dietrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mehner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nickel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-016-0109-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jaime Castillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dollwetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Muro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohfritsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Quinones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam D. Ar&#225;oz Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.1285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Monroy  Qui&#241;ones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori Tumi Echevarr&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nino-del-solar-velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-0142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino del Solar Velarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Qui&#241;ones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori-Tumi Echevarr&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Alccacontor Pumayalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/bscha.05900250880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/arqueologia.t29.n1.11142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Muro Yno&#241;&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Nash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gorman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Vaughn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luis Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.201901.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sardos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jaime Castillo Butters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7992-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollwetzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Castillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dietrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mehner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nickel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-016-0109-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jaime Castillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dollwetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Muro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ballacey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohfritsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Marina Monrroy Quinones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam D. Ar&#225;oz Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.1285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Monroy  Qui&#241;ones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gori Tumi Echevarr&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>