--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ninon Burgos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ninon-burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4668-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25099884X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">burgos_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-3404-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking 3D generative autoencoders for pseudo-healthy reconstruction of brain 18F-fluorodeoxyglucose positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.054005. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.12.5.054005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in presymptomatic neurological diseases: Bridging normal variation and prodromal signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181 (9), pp.944-950. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain 3D FLAIR MRIs for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103617. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced to non-contrast-enhanced image translation to exploit a clinical data warehouse of T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12880-024-01242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic motion artefact detection in brain T1-weighted magnetic resonance images from a clinical data warehouse using synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.103073. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy image reconstruction for anomaly detection with deep generative models: Application to brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue for Generative Models, 2, pp.611. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-b87a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated MRI Quality Assessment of Brain T1-weighted MRI in Clinical Data Warehouses: A Transfer Learning Approach Relying on Artefact Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (June 2024), pp.888-915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-7fgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MRI-based machine learning approaches for computer-aided diagnosis of dementia in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.102903. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing the centiloid scale for [18 F]florbetapir PET studies on PET/MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Coath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dad2.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation in High Dimensional Low Sample Size Setting Using a Geometry-Based Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3185773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.106818. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study of Repeated Blood-Brain Barrier Disruption in Patients with Mild Alzheimer's Disease with an Implantable Ultrasound Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (40), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-022-00981-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain T1-weighted magnetic resonance images for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154792v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Progression of Mild Cognitive Impairment Using Machine Learning: A Systematic, Quantitative and Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101848. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.689675. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2021.689675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308126v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection for the individual analysis of brain PET images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (02), pp.024003. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.8.2.024003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of diffusion MRI features for automatic classification of patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD Course Map charts Alzheimer’s disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-87434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964821v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.1560-1576. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for classification and prediction of brain diseases: recent advances and upcoming challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WCO.0000000000000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.593336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks for Classification of Alzheimer's Disease: Overview and Reproducible Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101694. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Ben-Eliezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and dosimetric evaluations of atlas-based segmentation methods of MR images in the head and neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Petra Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Philippus Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton David Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (14), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aacb65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of classification methods in Alzheimer's disease: Framework and application to MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.504-521. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of algorithms for synthetic CT generation from MRI: Consequences for MRI-guided radiation planning in the pelvic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for the Analysis of PET Data on the Cortical Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced acquisition time PET pharmacokinetic modelling using simultaneous ASL–MRI: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X18797343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct parametric reconstruction with joint motion estimation/correction for dynamic brain PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.203--213. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2594150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.346--359. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a multi-atlas CT synthesis approach for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Petkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.7--17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol: Insight 46 – a neuroscience sub-study of the MRC National Survey of Health and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Donnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.75. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12883-017-0846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative framework for the joint segmentation and CT synthesis of MR images: application to MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (11), pp.4237 - 4253. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa66bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (8), pp.1258--1264. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.115.169045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxelwise atlas rating for computer assisted diagnosis: Application to congenital heart diseases of the great arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.185--194. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contrast attenuation map synthesis for PET/MR scanners: assessment on FDG and Florbetapir PET tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (9), pp.1447--1458. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3082-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using florbetapir positron emission tomography to explore cerebrospinal fluid cut points and gray zones in small sample sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross W. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (4), pp.440--446. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dadm.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps for susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1405--1416. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1253-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: Application to brain studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (12), pp.2332--2341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2340135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the reconstruction-detection trade-off in VAE-based unsupervised anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2026 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using Bayesian flow networks: application to brain FDG pet in the context of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Dorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4MICCAI 2025 - Deep Generative Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejong, South Korea. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05472-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Longitudinal Preprocessing Pipelines for Brain Volume Consistency in T1-Weighted MRI Test-Retest Scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des IRM T1 et FLAIR de routine clinique au sein d'un entrepôt de données de santé de l'AP-HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Efficacy of Artefact Synthesis and Transfer Learning for Quality Control in Clinical 3D FLAIR Brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in brain FDG PET with deep generative models: An experimental analysis of model variability and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'artefacts pour le contrôle automatique de la qualité d'IRM cérébrales FLAIR en routine clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica, an open-source software to facilitate neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging noise and contrast simulation for the automatic quality control of routine clinical T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2024: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3005781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence intervals uncovered: Are we ready for real-world medical imaging AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Reinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kalinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selen Erkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating PET-derived maps of myelin content from clinical MRI using curricular discriminator training in generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sales Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele De Paula Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arya Yazdan-Panah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3004975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Brain Anomalies in Clinical Routine with the β-VAE: Feasibility Study on Age-Related White Matter Hyperintensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning - MIDL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. pp.519-524, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2V: A Semi-Supervised Domain Adaptation Framework for Brain Vessel Segmentation via Two-Phase Training Angiography-to-Venography Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Galati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Falcetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2023, 34th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Domain Adaptation for Automatic Quality Control of FLAIR MRIs in a Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DART 2023 - 5th MICCAI Workshop on Domain Adaptation and Representation Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45857-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nipype to Pydra: a Clinica story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in 3D brain FDG PET: A benchmark of 17 VAE-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Generative Models workshop at the 26th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can data augmentation improve attribution maps for disease subtype explainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelmer M Wolterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based evaluation framework for deep learning unsupervised anomaly detection on brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning from synthetic to routine clinical data for motion artefact detection in brain T1-weighted MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI field strength predicts Alzheimer's disease: a case example of bias in the ADNI data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of brain MRI from a clinical data warehouse using contrast-enhanced to non-contrast-enhanced image translation with U-Net derived models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. pp.576-582, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2608565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New longitudinal and deep learning pipelines in the Clinica software platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of feature selection bias! Example on Alzheimer's disease classification from diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual Meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the progression of PET alterations using surface-based spatiotemporal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer’s disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer's disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau--Sutre​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting progression to Alzheimer’s disease from clinical and imaging data: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of future cognitive scores and dementia onset in Mild Cognitive Impairment patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of methods for predicting progression to Alzheimer's disease from clinical and neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DTI Features for the Classification of Alzheimer's Disease: A Reproducible Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758206v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three simple ideas for predicting progression to Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Pattern Recognition in Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for the analysis of 18F-FDG PET data on the cortical surface and its evaluation on ADNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short acquisition time PET quantification using MRI-based pharmacokinetic parameter synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Québec, Canada. pp.737--744, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66185-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain volume, cerebral β-amyloid deposition, and ageing: A study of over 200 individuals born in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Murray-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1464--P1465, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Analysis of Molecular Brain Imaging Data Through Automatic Identification of Abnormality Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Molecular Imaging - [MICCAI 2017 Satellite Workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of techniques for quantifying amyloid burden on a combined PET/MR scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P12--P13, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midlife affective symptoms are associated with lower brain volumes in later life: Evidence from a prospective UK birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Naomi James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P212, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and Dosimetric Evaluation of Three Atlas-based Segmentation Methods for Head and Neck Cancer Patients on MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the population prevalence of β-amyloid burden: An analysis of 250 individuals born in mainland Britain in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1088--P1089, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another ADNI Machine Learning Paper? Paving The Way Towards Fully-reproducible Research on Classification of Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning in Medical Imaging 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagnosis of Alzheimer’s Disease Using Subject-Specific Models of FDG-PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Alzheimer’s Disease Through Identification of Abnormality Patterns in FDG PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine (EANM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.253 - 254, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-017-3822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous organ-at-risk segmentation and CT synthesis in the pelvic region for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the use of Computers in Radiation Therapy – ICCR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation and CT synthesis for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dearnaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.547--555, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46723-8_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiftyWeb: web based platform for image processing on the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prados Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Wheeler-Kingshott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-center study of PET/MRI brain attenuation correction on a large cohort of [18F]- FDG patients: ready for clinical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSNA 216 – Annual Meeting of the Radiological Society of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck and pelvic regions for radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEM Workshop on MRI Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust CT synthesis for radiotherapy planning: Application to the head & neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.476--484, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-atlas synthesis for computer assisted diagnosis: Application to cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging – IEEE ISBI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.290--293, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck region for PET/MR attenuation correction: an iterative multi-atlas approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonit Punwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A31, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Volume Correction of Amyvid and FDG PET data using the discrete iterative Yang technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erlandsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine – EANM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.S69, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving PET reconstruction with sparse image representation and anatomical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging – IPMI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom. pp.540--551, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different approaches to obtain synthetic CT images for a MRI-only radiotherapy workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Cuplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A44, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific models for the analysis of pathological FDG PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.651--658, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of scatter correction when comparing attenuation maps: Application to brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2014.7430775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: validation for brain study applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A52, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction of mMR PET data using the open source software STIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Manber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A44, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps: Toward improved susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Computer-Assisted Interventions – IPCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.226--235, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint parametric reconstruction and motion correction framework for dynamic PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10404-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.147--154, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des modèles et construction de cartes d'anomalies tenant compte de l'incertitude à l'aide de modèles génératifs profonds non supervisés dans le cadre de la TEP-FDG en 3D du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND (Catalyzing a United Response in Europe to Neurodegenerative Diseases) Early Career Researchers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Louan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of unlabeled latent subtypes with saliency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM welcome days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. Elsevier, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2020-0-01250-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in medical image computing: what is it and how is it assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Lorenzi and Maria Zuluaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-204, 2024, MICCAI Book Series, Elsevier, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimaging in Machine Learning for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer, pp.253-284, 2023, Neuromethods, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning: basics and convolutional neural networks (CNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vakalopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Christodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in machine learning for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Machine Learning Methods Applied to Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future trends in medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios A Tsaftaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.643-645, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and evaluation metrics for medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Nečasová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.573-600, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image synthesis using segmentation and registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.55-77, 2022, 9780128243497. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-3, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualised, interpretable and reproducible computer-aided diagnosis of dementia: towards application in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medical Imaging. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03941953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ninon Burgos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ninon-burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4668-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25099884X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">burgos_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-3404-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in presymptomatic neurological diseases: Bridging normal variation and prodromal signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181 (9), pp.944-950. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking 3D generative autoencoders for pseudo-healthy reconstruction of brain 18F-fluorodeoxyglucose positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.054005. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.12.5.054005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain 3D FLAIR MRIs for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103617. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced to non-contrast-enhanced image translation to exploit a clinical data warehouse of T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12880-024-01242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic motion artefact detection in brain T1-weighted magnetic resonance images from a clinical data warehouse using synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.103073. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy image reconstruction for anomaly detection with deep generative models: Application to brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue for Generative Models, 2, pp.611. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-b87a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated MRI Quality Assessment of Brain T1-weighted MRI in Clinical Data Warehouses: A Transfer Learning Approach Relying on Artefact Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (June 2024), pp.888-915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-7fgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MRI-based machine learning approaches for computer-aided diagnosis of dementia in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.102903. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing the centiloid scale for [18 F]florbetapir PET studies on PET/MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Coath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dad2.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation in High Dimensional Low Sample Size Setting Using a Geometry-Based Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3185773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.106818. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study of Repeated Blood-Brain Barrier Disruption in Patients with Mild Alzheimer's Disease with an Implantable Ultrasound Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (40), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-022-00981-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain T1-weighted magnetic resonance images for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154792v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection for the individual analysis of brain PET images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (02), pp.024003. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.8.2.024003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of diffusion MRI features for automatic classification of patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Progression of Mild Cognitive Impairment Using Machine Learning: A Systematic, Quantitative and Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101848. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.689675. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2021.689675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308126v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD Course Map charts Alzheimer’s disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-87434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964821v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.1560-1576. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.593336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for classification and prediction of brain diseases: recent advances and upcoming challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WCO.0000000000000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks for Classification of Alzheimer's Disease: Overview and Reproducible Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101694. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Ben-Eliezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of classification methods in Alzheimer's disease: Framework and application to MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.504-521. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and dosimetric evaluations of atlas-based segmentation methods of MR images in the head and neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Petra Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Philippus Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton David Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (14), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aacb65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for the Analysis of PET Data on the Cortical Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of algorithms for synthetic CT generation from MRI: Consequences for MRI-guided radiation planning in the pelvic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced acquisition time PET pharmacokinetic modelling using simultaneous ASL–MRI: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X18797343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a multi-atlas CT synthesis approach for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Petkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.7--17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol: Insight 46 – a neuroscience sub-study of the MRC National Survey of Health and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Donnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12883-017-0846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.346--359. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct parametric reconstruction with joint motion estimation/correction for dynamic brain PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.203--213. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2594150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative framework for the joint segmentation and CT synthesis of MR images: application to MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (11), pp.4237 - 4253. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa66bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (8), pp.1258--1264. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.115.169045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxelwise atlas rating for computer assisted diagnosis: Application to congenital heart diseases of the great arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.185--194. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contrast attenuation map synthesis for PET/MR scanners: assessment on FDG and Florbetapir PET tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (9), pp.1447--1458. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3082-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using florbetapir positron emission tomography to explore cerebrospinal fluid cut points and gray zones in small sample sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross W. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (4), pp.440--446. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dadm.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps for susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1405--1416. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1253-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: Application to brain studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (12), pp.2332--2341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2340135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using Bayesian flow networks: application to brain FDG pet in the context of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Dorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4MICCAI 2025 - Deep Generative Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejong, South Korea. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05472-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent maximum-a-posteriori approach to improve pseudo-healthy reconstruction quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL v2: an open-source Python library for reproducible deep learning in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Varax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Longitudinal Preprocessing Pipelines for Brain Volume Consistency in T1-Weighted MRI Test-Retest Scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quality of clinical routine T1w and FLAIR brain MRI scans in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitiger le compromis entre détection et qualité de reconstruction en détection d'anomalies non-supervisée à partir de VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des IRM T1 et FLAIR de routine clinique au sein d'un entrepôt de données de santé de l'AP-HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Efficacy of Artefact Synthesis and Transfer Learning for Quality Control in Clinical 3D FLAIR Brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the reconstruction-detection trade-off in VAE-based unsupervised anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2026 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Volumetric Consistency of Longitudinal Preprocessing: A Multi-Cohort Test-Retest Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in brain FDG PET with deep generative models: An experimental analysis of model variability and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'artefacts pour le contrôle automatique de la qualité d'IRM cérébrales FLAIR en routine clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des modèles et construction de cartes d'anomalies tenant compte de l'incertitude à l'aide de modèles génératifs profonds non supervisés dans le cadre de la TEP-FDG en 3D du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica, an open-source software to facilitate neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging noise and contrast simulation for the automatic quality control of routine clinical T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2024: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3005781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence intervals uncovered: Are we ready for real-world medical imaging AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Reinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kalinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selen Erkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating PET-derived maps of myelin content from clinical MRI using curricular discriminator training in generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sales Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele De Paula Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arya Yazdan-Panah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3004975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Brain Anomalies in Clinical Routine with the β-VAE: Feasibility Study on Age-Related White Matter Hyperintensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning - MIDL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. pp.519-524, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nipype to Pydra: a Clinica story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in 3D brain FDG PET: A benchmark of 17 VAE-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Generative Models workshop at the 26th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Domain Adaptation for Automatic Quality Control of FLAIR MRIs in a Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DART 2023 - 5th MICCAI Workshop on Domain Adaptation and Representation Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45857-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2V: A Semi-Supervised Domain Adaptation Framework for Brain Vessel Segmentation via Two-Phase Training Angiography-to-Venography Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Galati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Falcetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2023, 34th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can data augmentation improve attribution maps for disease subtype explainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelmer M Wolterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based evaluation framework for deep learning unsupervised anomaly detection on brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning from synthetic to routine clinical data for motion artefact detection in brain T1-weighted MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI field strength predicts Alzheimer's disease: a case example of bias in the ADNI data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of brain MRI from a clinical data warehouse using contrast-enhanced to non-contrast-enhanced image translation with U-Net derived models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. pp.576-582, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2608565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New longitudinal and deep learning pipelines in the Clinica software platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer’s disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the progression of PET alterations using surface-based spatiotemporal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of feature selection bias! Example on Alzheimer's disease classification from diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual Meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer's disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau--Sutre​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting progression to Alzheimer’s disease from clinical and imaging data: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of future cognitive scores and dementia onset in Mild Cognitive Impairment patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of methods for predicting progression to Alzheimer's disease from clinical and neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three simple ideas for predicting progression to Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Pattern Recognition in Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DTI Features for the Classification of Alzheimer's Disease: A Reproducible Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758206v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for the analysis of 18F-FDG PET data on the cortical surface and its evaluation on ADNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of techniques for quantifying amyloid burden on a combined PET/MR scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P12--P13, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midlife affective symptoms are associated with lower brain volumes in later life: Evidence from a prospective UK birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Naomi James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P212, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Analysis of Molecular Brain Imaging Data Through Automatic Identification of Abnormality Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Molecular Imaging - [MICCAI 2017 Satellite Workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short acquisition time PET quantification using MRI-based pharmacokinetic parameter synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Québec, Canada. pp.737--744, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66185-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain volume, cerebral β-amyloid deposition, and ageing: A study of over 200 individuals born in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Murray-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1464--P1465, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and Dosimetric Evaluation of Three Atlas-based Segmentation Methods for Head and Neck Cancer Patients on MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the population prevalence of β-amyloid burden: An analysis of 250 individuals born in mainland Britain in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1088--P1089, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another ADNI Machine Learning Paper? Paving The Way Towards Fully-reproducible Research on Classification of Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning in Medical Imaging 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagnosis of Alzheimer’s Disease Using Subject-Specific Models of FDG-PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Alzheimer’s Disease Through Identification of Abnormality Patterns in FDG PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine (EANM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.253 - 254, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-017-3822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous organ-at-risk segmentation and CT synthesis in the pelvic region for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the use of Computers in Radiation Therapy – ICCR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiftyWeb: web based platform for image processing on the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prados Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Wheeler-Kingshott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation and CT synthesis for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dearnaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.547--555, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46723-8_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-center study of PET/MRI brain attenuation correction on a large cohort of [18F]- FDG patients: ready for clinical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSNA 216 – Annual Meeting of the Radiological Society of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck and pelvic regions for radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEM Workshop on MRI Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving PET reconstruction with sparse image representation and anatomical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging – IPMI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom. pp.540--551, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Volume Correction of Amyvid and FDG PET data using the discrete iterative Yang technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erlandsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine – EANM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.S69, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck region for PET/MR attenuation correction: an iterative multi-atlas approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonit Punwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A31, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-atlas synthesis for computer assisted diagnosis: Application to cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging – IEEE ISBI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.290--293, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust CT synthesis for radiotherapy planning: Application to the head & neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.476--484, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different approaches to obtain synthetic CT images for a MRI-only radiotherapy workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Cuplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A44, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific models for the analysis of pathological FDG PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.651--658, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of scatter correction when comparing attenuation maps: Application to brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2014.7430775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: validation for brain study applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A52, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction of mMR PET data using the open source software STIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Manber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A44, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps: Toward improved susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Computer-Assisted Interventions – IPCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.226--235, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint parametric reconstruction and motion correction framework for dynamic PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10404-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.147--154, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND (Catalyzing a United Response in Europe to Neurodegenerative Diseases) Early Career Researchers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Louan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of unlabeled latent subtypes with saliency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM welcome days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. Elsevier, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2020-0-01250-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in medical image computing: what is it and how is it assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Lorenzi and Maria Zuluaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-204, 2024, MICCAI Book Series, Elsevier, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimaging in Machine Learning for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer, pp.253-284, 2023, Neuromethods, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning: basics and convolutional neural networks (CNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vakalopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Christodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in machine learning for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Machine Learning Methods Applied to Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and evaluation metrics for medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Nečasová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.573-600, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image synthesis using segmentation and registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.55-77, 2022, 9780128243497. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future trends in medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios A Tsaftaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.643-645, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-3, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualised, interpretable and reproducible computer-aided diagnosis of dementia: towards application in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medical Imaging. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03941953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1987F51A"/>
+    <w:nsid w:val="D257044B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninon-burgos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-2006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25099884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/burgos_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-3404-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05059257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910451v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.103073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mabille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-7fgd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656136v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Saracino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stro&#235;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Coath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorge Cardoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Matthews" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-00981-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154792v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Cardoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.2.024003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000838" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Petra Kieselmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Philippus Kamerling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Menten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton David Fuller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacb65" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Melbourne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18797343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thielemans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. J. Weston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2594150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes N. Ladefoged" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Law" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udunna Anazodo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith St. Lawrence" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Izquierdo-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerreiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petkar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Lane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave M. Cash" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macpherson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Donnachie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-017-0846-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01556656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcclelland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Modat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa66bf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Sekine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Warnock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huellner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Buck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.115.169045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. Mendelson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dickson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3082-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. J. Weston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Paterson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Cardoso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2015.10.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kochan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Daga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1253-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Cardoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedemonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2340135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423947v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Senellart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Dorent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05472-2_25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heffernan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444176v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340039v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05088701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3005781" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04362506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Soulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamzaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sales Pitombeira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Paula Faria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3004975" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195756v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cortese" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casolla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Prados" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45857-6_9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278898v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831746v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105134v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02142315v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Evgeniou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098427v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025880v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512430" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Scott" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Vita" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_83" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Murray-Smith" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.534" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ79WQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beasley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.2276" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827192v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Naomi James" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.086" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Kieselmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Kamerling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Menten" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nill" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Schott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1563" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578479v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1618" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mcclelland" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Christin Knopf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827199v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Nill" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dearnaley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46723-8_63" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prados Carrasco" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Wheeler-Kingshott" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827224v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827216v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Taylor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163870" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827212v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonit Punwani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A31" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dickson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erlandsson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3198-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827210v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_42" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827206v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclelland" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827208v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_78" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827220v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markiewicz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430775" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827222v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Duncan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A52" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Manber" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A44" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827221v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_24" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jorge Cardoso" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pedemonte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_19" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HSFZKSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Svoboda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01250-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895884v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00018-3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814787v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957224v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957240v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721950v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios A Tsaftaris" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00034-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721947v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ne&#269;asov&#225;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00032-3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721697v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00011-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721967v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00008-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03941953v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninon-burgos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-2006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25099884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/burgos_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-3404-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05059257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910451v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.103073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mabille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-7fgd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656136v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Saracino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stro&#235;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Coath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorge Cardoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Matthews" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-00981-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154792v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Cardoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.2.024003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000838" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Petra Kieselmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Philippus Kamerling" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Menten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton David Fuller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacb65" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13187" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Melbourne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18797343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerreiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunlop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petkar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Lane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Parker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave M. Cash" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macpherson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Donnachie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-017-0846-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes N. Ladefoged" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Law" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udunna Anazodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith St. Lawrence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Izquierdo-Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thielemans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. J. Weston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2594150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01556656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcclelland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Modat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa66bf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Sekine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Warnock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huellner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Buck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.115.169045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. Mendelson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dickson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3082-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. J. Weston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Paterson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Cardoso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2015.10.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kochan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Daga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1253-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Cardoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedemonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2340135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Dorent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05472-2_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Senellart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Varax" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heffernan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444176v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423947v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340039v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05088701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3005781" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04362506v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Soulier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamzaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sales Pitombeira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Paula Faria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3004975" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674025v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273997v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45857-6_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195756v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galati" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cortese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casolla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Prados" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831746v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105134v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02142315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Evgeniou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098427v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025880v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512430" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beasley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.2276" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827192v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Naomi James" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.086" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827190v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Scott" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Vita" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_83" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Murray-Smith" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.534" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ79WQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Kieselmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Kamerling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Menten" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nill" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827189v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Schott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1563" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1618" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827200v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827199v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mcclelland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Christin Knopf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prados Carrasco" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Wheeler-Kingshott" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827201v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Nill" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dearnaley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46723-8_63" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827203v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827224v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_42" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dickson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erlandsson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3198-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonit Punwani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A31" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Taylor" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827209v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_57" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827206v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclelland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827208v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_78" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827220v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markiewicz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430775" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827222v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Duncan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A52" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Manber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A44" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827221v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_24" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827223v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jorge Cardoso" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pedemonte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_19" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HSFZKSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721959v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Svoboda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01250-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895884v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00018-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814787v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957224v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957240v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721947v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ne&#269;asov&#225;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00032-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721697v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00011-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721950v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios A Tsaftaris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00034-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721967v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00008-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03941953v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>