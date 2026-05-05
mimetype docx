--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ninon Burgos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ninon-burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4668-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25099884X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">burgos_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-3404-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in presymptomatic neurological diseases: Bridging normal variation and prodromal signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181 (9), pp.944-950. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking 3D generative autoencoders for pseudo-healthy reconstruction of brain 18F-fluorodeoxyglucose positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.054005. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.12.5.054005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain 3D FLAIR MRIs for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103617. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced to non-contrast-enhanced image translation to exploit a clinical data warehouse of T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12880-024-01242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic motion artefact detection in brain T1-weighted magnetic resonance images from a clinical data warehouse using synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.103073. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy image reconstruction for anomaly detection with deep generative models: Application to brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue for Generative Models, 2, pp.611. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-b87a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated MRI Quality Assessment of Brain T1-weighted MRI in Clinical Data Warehouses: A Transfer Learning Approach Relying on Artefact Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (June 2024), pp.888-915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-7fgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MRI-based machine learning approaches for computer-aided diagnosis of dementia in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.102903. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing the centiloid scale for [18 F]florbetapir PET studies on PET/MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Coath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dad2.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation in High Dimensional Low Sample Size Setting Using a Geometry-Based Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3185773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.106818. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study of Repeated Blood-Brain Barrier Disruption in Patients with Mild Alzheimer's Disease with an Implantable Ultrasound Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (40), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-022-00981-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain T1-weighted magnetic resonance images for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154792v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection for the individual analysis of brain PET images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (02), pp.024003. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.8.2.024003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of diffusion MRI features for automatic classification of patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Progression of Mild Cognitive Impairment Using Machine Learning: A Systematic, Quantitative and Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101848. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.689675. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2021.689675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308126v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD Course Map charts Alzheimer’s disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-87434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964821v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.1560-1576. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.593336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for classification and prediction of brain diseases: recent advances and upcoming challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WCO.0000000000000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks for Classification of Alzheimer's Disease: Overview and Reproducible Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101694. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Ben-Eliezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of classification methods in Alzheimer's disease: Framework and application to MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.504-521. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and dosimetric evaluations of atlas-based segmentation methods of MR images in the head and neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Petra Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Philippus Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton David Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (14), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aacb65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for the Analysis of PET Data on the Cortical Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of algorithms for synthetic CT generation from MRI: Consequences for MRI-guided radiation planning in the pelvic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced acquisition time PET pharmacokinetic modelling using simultaneous ASL–MRI: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X18797343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a multi-atlas CT synthesis approach for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Petkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.7--17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol: Insight 46 – a neuroscience sub-study of the MRC National Survey of Health and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Donnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.75. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12883-017-0846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.346--359. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct parametric reconstruction with joint motion estimation/correction for dynamic brain PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.203--213. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2594150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative framework for the joint segmentation and CT synthesis of MR images: application to MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (11), pp.4237 - 4253. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa66bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (8), pp.1258--1264. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.115.169045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxelwise atlas rating for computer assisted diagnosis: Application to congenital heart diseases of the great arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.185--194. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contrast attenuation map synthesis for PET/MR scanners: assessment on FDG and Florbetapir PET tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (9), pp.1447--1458. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3082-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using florbetapir positron emission tomography to explore cerebrospinal fluid cut points and gray zones in small sample sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross W. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (4), pp.440--446. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dadm.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps for susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1405--1416. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1253-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: Application to brain studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (12), pp.2332--2341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2340135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using Bayesian flow networks: application to brain FDG pet in the context of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Dorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4MICCAI 2025 - Deep Generative Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejong, South Korea. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05472-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent maximum-a-posteriori approach to improve pseudo-healthy reconstruction quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL v2: an open-source Python library for reproducible deep learning in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Varax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Longitudinal Preprocessing Pipelines for Brain Volume Consistency in T1-Weighted MRI Test-Retest Scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quality of clinical routine T1w and FLAIR brain MRI scans in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitiger le compromis entre détection et qualité de reconstruction en détection d'anomalies non-supervisée à partir de VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des IRM T1 et FLAIR de routine clinique au sein d'un entrepôt de données de santé de l'AP-HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Efficacy of Artefact Synthesis and Transfer Learning for Quality Control in Clinical 3D FLAIR Brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the reconstruction-detection trade-off in VAE-based unsupervised anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2026 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Volumetric Consistency of Longitudinal Preprocessing: A Multi-Cohort Test-Retest Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in brain FDG PET with deep generative models: An experimental analysis of model variability and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'artefacts pour le contrôle automatique de la qualité d'IRM cérébrales FLAIR en routine clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des modèles et construction de cartes d'anomalies tenant compte de l'incertitude à l'aide de modèles génératifs profonds non supervisés dans le cadre de la TEP-FDG en 3D du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica, an open-source software to facilitate neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging noise and contrast simulation for the automatic quality control of routine clinical T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2024: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3005781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence intervals uncovered: Are we ready for real-world medical imaging AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Reinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kalinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selen Erkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating PET-derived maps of myelin content from clinical MRI using curricular discriminator training in generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sales Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele De Paula Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arya Yazdan-Panah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3004975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Brain Anomalies in Clinical Routine with the β-VAE: Feasibility Study on Age-Related White Matter Hyperintensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning - MIDL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. pp.519-524, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nipype to Pydra: a Clinica story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in 3D brain FDG PET: A benchmark of 17 VAE-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Generative Models workshop at the 26th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Domain Adaptation for Automatic Quality Control of FLAIR MRIs in a Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DART 2023 - 5th MICCAI Workshop on Domain Adaptation and Representation Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45857-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2V: A Semi-Supervised Domain Adaptation Framework for Brain Vessel Segmentation via Two-Phase Training Angiography-to-Venography Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Galati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Falcetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2023, 34th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can data augmentation improve attribution maps for disease subtype explainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelmer M Wolterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based evaluation framework for deep learning unsupervised anomaly detection on brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning from synthetic to routine clinical data for motion artefact detection in brain T1-weighted MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI field strength predicts Alzheimer's disease: a case example of bias in the ADNI data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of brain MRI from a clinical data warehouse using contrast-enhanced to non-contrast-enhanced image translation with U-Net derived models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. pp.576-582, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2608565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New longitudinal and deep learning pipelines in the Clinica software platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer’s disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the progression of PET alterations using surface-based spatiotemporal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of feature selection bias! Example on Alzheimer's disease classification from diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual Meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer's disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau--Sutre​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting progression to Alzheimer’s disease from clinical and imaging data: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of future cognitive scores and dementia onset in Mild Cognitive Impairment patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of methods for predicting progression to Alzheimer's disease from clinical and neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three simple ideas for predicting progression to Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Pattern Recognition in Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DTI Features for the Classification of Alzheimer's Disease: A Reproducible Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758206v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for the analysis of 18F-FDG PET data on the cortical surface and its evaluation on ADNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of techniques for quantifying amyloid burden on a combined PET/MR scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P12--P13, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midlife affective symptoms are associated with lower brain volumes in later life: Evidence from a prospective UK birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Naomi James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P212, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Analysis of Molecular Brain Imaging Data Through Automatic Identification of Abnormality Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Molecular Imaging - [MICCAI 2017 Satellite Workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short acquisition time PET quantification using MRI-based pharmacokinetic parameter synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Québec, Canada. pp.737--744, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66185-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain volume, cerebral β-amyloid deposition, and ageing: A study of over 200 individuals born in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Murray-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1464--P1465, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and Dosimetric Evaluation of Three Atlas-based Segmentation Methods for Head and Neck Cancer Patients on MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the population prevalence of β-amyloid burden: An analysis of 250 individuals born in mainland Britain in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1088--P1089, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another ADNI Machine Learning Paper? Paving The Way Towards Fully-reproducible Research on Classification of Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning in Medical Imaging 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagnosis of Alzheimer’s Disease Using Subject-Specific Models of FDG-PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Alzheimer’s Disease Through Identification of Abnormality Patterns in FDG PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine (EANM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.253 - 254, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-017-3822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous organ-at-risk segmentation and CT synthesis in the pelvic region for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the use of Computers in Radiation Therapy – ICCR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiftyWeb: web based platform for image processing on the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prados Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Wheeler-Kingshott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation and CT synthesis for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dearnaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.547--555, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46723-8_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-center study of PET/MRI brain attenuation correction on a large cohort of [18F]- FDG patients: ready for clinical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSNA 216 – Annual Meeting of the Radiological Society of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck and pelvic regions for radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEM Workshop on MRI Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving PET reconstruction with sparse image representation and anatomical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging – IPMI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom. pp.540--551, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Volume Correction of Amyvid and FDG PET data using the discrete iterative Yang technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erlandsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine – EANM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.S69, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck region for PET/MR attenuation correction: an iterative multi-atlas approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonit Punwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A31, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-atlas synthesis for computer assisted diagnosis: Application to cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging – IEEE ISBI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.290--293, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust CT synthesis for radiotherapy planning: Application to the head & neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.476--484, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different approaches to obtain synthetic CT images for a MRI-only radiotherapy workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Cuplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A44, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific models for the analysis of pathological FDG PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.651--658, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of scatter correction when comparing attenuation maps: Application to brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2014.7430775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: validation for brain study applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A52, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction of mMR PET data using the open source software STIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Manber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A44, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps: Toward improved susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Computer-Assisted Interventions – IPCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.226--235, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint parametric reconstruction and motion correction framework for dynamic PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10404-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.147--154, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND (Catalyzing a United Response in Europe to Neurodegenerative Diseases) Early Career Researchers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Louan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of unlabeled latent subtypes with saliency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM welcome days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. Elsevier, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2020-0-01250-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in medical image computing: what is it and how is it assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Lorenzi and Maria Zuluaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-204, 2024, MICCAI Book Series, Elsevier, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimaging in Machine Learning for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer, pp.253-284, 2023, Neuromethods, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning: basics and convolutional neural networks (CNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vakalopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Christodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in machine learning for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Machine Learning Methods Applied to Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and evaluation metrics for medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Nečasová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.573-600, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image synthesis using segmentation and registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.55-77, 2022, 9780128243497. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future trends in medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios A Tsaftaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.643-645, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-3, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualised, interpretable and reproducible computer-aided diagnosis of dementia: towards application in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medical Imaging. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03941953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ninon Burgos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ninon-burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4668-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25099884X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">burgos_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-3404-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking 3D generative autoencoders for pseudo-healthy reconstruction of brain 18F-fluorodeoxyglucose positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.054005. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.12.5.054005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in presymptomatic neurological diseases: Bridging normal variation and prodromal signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181 (9), pp.944-950. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain 3D FLAIR MRIs for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.103617. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2025.103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-enhanced to non-contrast-enhanced image translation to exploit a clinical data warehouse of T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12880-024-01242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic motion artefact detection in brain T1-weighted magnetic resonance images from a clinical data warehouse using synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.103073. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy image reconstruction for anomaly detection with deep generative models: Application to brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue for Generative Models, 2, pp.611. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-b87a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated MRI Quality Assessment of Brain T1-weighted MRI in Clinical Data Warehouses: A Transfer Learning Approach Relying on Artefact Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (June 2024), pp.888-915. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59275/j.melba.2024-7fgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MRI-based machine learning approaches for computer-aided diagnosis of dementia in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Saracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.102903. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing the centiloid scale for [18 F]florbetapir PET studies on PET/MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Coath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dad2.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation in High Dimensional Low Sample Size Setting Using a Geometry-Based Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3185773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study of Repeated Blood-Brain Barrier Disruption in Patients with Mild Alzheimer's Disease with an Implantable Ultrasound Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (40), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-022-00981-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.106818. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quality control of brain T1-weighted magnetic resonance images for a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154792v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Progression of Mild Cognitive Impairment Using Machine Learning: A Systematic, Quantitative and Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101848. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.689675. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2021.689675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308126v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection for the individual analysis of brain PET images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (02), pp.024003. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.8.2.024003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of diffusion MRI features for automatic classification of patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09469-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD Course Map charts Alzheimer’s disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bône</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-87434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964821v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.1560-1576. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for classification and prediction of brain diseases: recent advances and upcoming challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WCO.0000000000000838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.593336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks for Classification of Alzheimer's Disease: Overview and Reproducible Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101694. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Ben-Eliezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and dosimetric evaluations of atlas-based segmentation methods of MR images in the head and neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Petra Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Philippus Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton David Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (14), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aacb65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of classification methods in Alzheimer's disease: Framework and application to MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.504-521. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of algorithms for synthetic CT generation from MRI: Consequences for MRI-guided radiation planning in the pelvic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for the Analysis of PET Data on the Cortical Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced acquisition time PET pharmacokinetic modelling using simultaneous ASL–MRI: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X18797343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct parametric reconstruction with joint motion estimation/correction for dynamic brain PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.203--213. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2594150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.346--359. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a multi-atlas CT synthesis approach for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Petkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.7--17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol: Insight 46 – a neuroscience sub-study of the MRC National Survey of Health and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Donnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.75. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12883-017-0846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative framework for the joint segmentation and CT synthesis of MR images: application to MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (11), pp.4237 - 4253. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa66bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (8), pp.1258--1264. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.115.169045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxelwise atlas rating for computer assisted diagnosis: Application to congenital heart diseases of the great arteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.185--194. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contrast attenuation map synthesis for PET/MR scanners: assessment on FDG and Florbetapir PET tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (9), pp.1447--1458. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3082-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using florbetapir positron emission tomography to explore cerebrospinal fluid cut points and gray zones in small sample sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S. J. Weston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross W. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (4), pp.440--446. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dadm.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps for susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1405--1416. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1253-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: Application to brain studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (12), pp.2332--2341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2014.2340135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the quality of clinical routine T1w and FLAIR brain MRI scans in a clinical data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent maximum-a-posteriori approach to improve pseudo-healthy reconstruction quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL v2: an open-source Python library for reproducible deep learning in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Varax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitiger le compromis entre détection et qualité de reconstruction en détection d'anomalies non-supervisée à partir de VAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using Bayesian flow networks: application to brain FDG pet in the context of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Dorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4MICCAI 2025 - Deep Generative Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejong, South Korea. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05472-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Longitudinal Preprocessing Pipelines for Brain Volume Consistency in T1-Weighted MRI Test-Retest Scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des IRM T1 et FLAIR de routine clinique au sein d'un entrepôt de données de santé de l'AP-HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Efficacy of Artefact Synthesis and Transfer Learning for Quality Control in Clinical 3D FLAIR Brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the reconstruction-detection trade-off in VAE-based unsupervised anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2026 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Volumetric Consistency of Longitudinal Preprocessing: A Multi-Cohort Test-Retest Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in brain FDG PET with deep generative models: An experimental analysis of model variability and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des modèles et construction de cartes d'anomalies tenant compte de l'incertitude à l'aide de modèles génératifs profonds non supervisés dans le cadre de la TEP-FDG en 3D du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'artefacts pour le contrôle automatique de la qualité d'IRM cérébrales FLAIR en routine clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heffernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica, an open-source software to facilitate neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging noise and contrast simulation for the automatic quality control of routine clinical T1-weighted brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2024: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3005781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence intervals uncovered: Are we ready for real-world medical imaging AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Reinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kalinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selen Erkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating PET-derived maps of myelin content from clinical MRI using curricular discriminator training in generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Sales Pitombeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele De Paula Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arya Yazdan-Panah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3004975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Brain Anomalies in Clinical Routine with the β-VAE: Feasibility Study on Age-Related White Matter Hyperintensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning - MIDL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. pp.519-524, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Domain Adaptation for Automatic Quality Control of FLAIR MRIs in a Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DART 2023 - 5th MICCAI Workshop on Domain Adaptation and Representation Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45857-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2V: A Semi-Supervised Domain Adaptation Framework for Brain Vessel Segmentation via Two-Phase Training Angiography-to-Venography Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Galati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Falcetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2023, 34th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nipype to Pydra: a Clinica story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection in 3D brain FDG PET: A benchmark of 17 VAE-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Generative Models workshop at the 26th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can data augmentation improve attribution maps for disease subtype explainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelmer M Wolterink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based evaluation framework for deep learning unsupervised anomaly detection on brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning from synthetic to routine clinical data for motion artefact detection in brain T1-weighted MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI field strength predicts Alzheimer's disease: a case example of bias in the ADNI data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of brain MRI from a clinical data warehouse using contrast-enhanced to non-contrast-enhanced image translation with U-Net derived models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States. pp.576-582, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2608565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Joulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New longitudinal and deep learning pipelines in the Clinica software platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the progression of PET alterations using surface-based spatiotemporal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of feature selection bias! Example on Alzheimer's disease classification from diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual Meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer’s disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How serious is data leakage in deep learning studies on Alzheimer's disease classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau--Sutre​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OHBM Annual meeting - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the Clinica software platform for clinical neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting progression to Alzheimer’s disease from clinical and imaging data: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of methods for predicting progression to Alzheimer's disease from clinical and neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of future cognitive scores and dementia onset in Mild Cognitive Impairment patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - Organization for Human Brain Mapping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DTI Features for the Classification of Alzheimer's Disease: A Reproducible Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758206v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three simple ideas for predicting progression to Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Evgeniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Pattern Recognition in Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusion MRI for classification and prediction of Alzheimer's Disease: a reproducible study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2018 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible evaluation of Alzheimer's Disease classification from MRI and PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bottani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for the analysis of 18F-FDG PET data on the cortical surface and its evaluation on ADNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organization for Human Brain Mapping - OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short acquisition time PET quantification using MRI-based pharmacokinetic parameter synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Québec, Canada. pp.737--744, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66185-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain volume, cerebral β-amyloid deposition, and ageing: A study of over 200 individuals born in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Murray-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1464--P1465, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of techniques for quantifying amyloid burden on a combined PET/MR scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P12--P13, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midlife affective symptoms are associated with lower brain volumes in later life: Evidence from a prospective UK birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Naomi James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P212, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Analysis of Molecular Brain Imaging Data Through Automatic Identification of Abnormality Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Molecular Imaging - [MICCAI 2017 Satellite Workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagnosis of Alzheimer’s Disease Using Subject-Specific Models of FDG-PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and Dosimetric Evaluation of Three Atlas-based Segmentation Methods for Head and Neck Cancer Patients on MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Kieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Kamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the population prevalence of β-amyloid burden: An analysis of 250 individuals born in mainland Britain in the same week in 1946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Cash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P1088--P1089, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another ADNI Machine Learning Paper? Paving The Way Towards Fully-reproducible Research on Classification of Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning in Medical Imaging 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Alzheimer’s Disease Through Identification of Abnormality Patterns in FDG PET Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ourselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine (EANM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.253 - 254, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-017-3822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi atlas-based attenuation correction for brain FDG- PET imaging using a TOF-PET/MR scanner: Comparison with clinical single atlas- and CT-based attenuation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Warnock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous organ-at-risk segmentation and CT synthesis in the pelvic region for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the use of Computers in Radiation Therapy – ICCR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre evaluation of eleven clinically feasible brain PET/MRI attenuation correction techniques using a large cohort of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith St. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation and CT synthesis for MRI-only radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Nill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dearnaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.547--555, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46723-8_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiftyWeb: web based platform for image processing on the cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prados Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Wheeler-Kingshott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting and Exhibition of the International Society for Magnetic Resonance in Medicine – ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-center study of PET/MRI brain attenuation correction on a large cohort of [18F]- FDG patients: ready for clinical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes N. Ladefoged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udunna Anazodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Izquierdo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSNA 216 – Annual Meeting of the Radiological Society of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck and pelvic regions for radiotherapy treatment planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje-Christin Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEM Workshop on MRI Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust CT synthesis for radiotherapy planning: Application to the head & neck region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.476--484, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Volume Correction of Amyvid and FDG PET data using the discrete iterative Yang technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erlandsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine – EANM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.S69, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3198-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT synthesis in the head & neck region for PET/MR attenuation correction: an iterative multi-atlas approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonit Punwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A31, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-atlas synthesis for computer assisted diagnosis: Application to cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ourselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging – IEEE ISBI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.290--293, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-preserving PET reconstruction with sparse image representation and anatomical priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging – IPMI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom. pp.540--551, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different approaches to obtain synthetic CT images for a MRI-only radiotherapy workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR in RT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Cuplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A44, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific models for the analysis of pathological FDG PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F. Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.651--658, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24571-3_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of scatter correction when comparing attenuation maps: Application to brain PET/MR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference – IEEE NSS/MIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Seattle, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2014.7430775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners: validation for brain study applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A52, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction of mMR PET data using the open source software STIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Manber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kos, Greece. pp.A44, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2197-7364-1-S1-A44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated field maps: Toward improved susceptibility artefact correction in interventional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kochan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Daga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge M. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Computer-Assisted Interventions – IPCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.226--235, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint parametric reconstruction and motion correction framework for dynamic PET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieqing Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.114-121, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10404-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation correction synthesis for hybrid PET-MR scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Modat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.147--154, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND (Catalyzing a United Response in Europe to Neurodegenerative Diseases) Early Career Researchers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3IA Doctoral Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization approach to assess the robustness of neural networks for medical image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Louan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of unlabeled latent subtypes with saliency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM welcome days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. Elsevier, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2020-0-01250-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in medical image computing: what is it and how is it assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Lorenzi and Maria Zuluaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-204, 2024, MICCAI Book Series, Elsevier, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimaging in Machine Learning for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer, pp.253-284, 2023, Neuromethods, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning: basics and convolutional neural networks (CNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vakalopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Christodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in machine learning for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Machine Learning Methods Applied to Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Thibeau-Sutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Colliot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future trends in medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios A Tsaftaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.643-645, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and evaluation metrics for medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Nečasová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.573-600, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image synthesis using segmentation and registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.55-77, 2022, 9780128243497. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to medical and biomedical image synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ninon Burgos; David Svoboda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Synthesis and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-3, 2022, 978-0-12-824349-7. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824349-7.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualised, interpretable and reproducible computer-aided diagnosis of dementia: towards application in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medical Imaging. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03941953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D257044B"/>
+    <w:nsid w:val="029A90DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninon-burgos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-2006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25099884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/burgos_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-3404-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05059257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910451v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.103073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mabille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-7fgd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656136v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Saracino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stro&#235;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Coath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorge Cardoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Matthews" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-00981-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154792v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Cardoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.2.024003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000838" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Petra Kieselmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Philippus Kamerling" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Menten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton David Fuller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacb65" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13187" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Melbourne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18797343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerreiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunlop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petkar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Lane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Parker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave M. Cash" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macpherson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Donnachie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-017-0846-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes N. Ladefoged" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Law" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udunna Anazodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith St. Lawrence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Izquierdo-Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thielemans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. J. Weston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2594150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01556656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcclelland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Modat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa66bf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Sekine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Warnock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huellner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Buck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.115.169045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. Mendelson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dickson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3082-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. J. Weston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Paterson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Cardoso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2015.10.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kochan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Daga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1253-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Cardoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedemonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2340135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Dorent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05472-2_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Senellart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Varax" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heffernan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444176v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423947v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340039v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05088701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3005781" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04362506v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Soulier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamzaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sales Pitombeira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Paula Faria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3004975" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674025v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273997v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45857-6_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195756v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galati" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cortese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casolla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Prados" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831746v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105134v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02142315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Evgeniou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098427v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025880v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512430" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beasley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.2276" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827192v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Naomi James" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.086" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827190v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Scott" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Vita" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_83" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Murray-Smith" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.534" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ79WQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Kieselmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Kamerling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Menten" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nill" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827189v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Schott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1563" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1618" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827200v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827199v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mcclelland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Christin Knopf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prados Carrasco" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Wheeler-Kingshott" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827201v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Nill" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dearnaley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46723-8_63" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827203v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827224v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_42" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dickson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erlandsson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3198-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonit Punwani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A31" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Taylor" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827209v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_57" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827206v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclelland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827208v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_78" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827220v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markiewicz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430775" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827222v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Duncan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A52" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Manber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A44" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827221v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_24" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827223v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jorge Cardoso" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pedemonte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_19" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HSFZKSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721959v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Svoboda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01250-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895884v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00018-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814787v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957224v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957240v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721947v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ne&#269;asov&#225;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00032-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721697v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00011-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721950v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios A Tsaftaris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00034-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721967v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00008-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03941953v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ninon-burgos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4668-2006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25099884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/burgos_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-3404-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05059257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910451v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.103073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mabille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-7fgd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656136v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Saracino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stro&#235;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Coath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorge Cardoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Markiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Matthews" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-00981-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154792v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Str&#246;er" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Cardoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.2.024003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566361v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09469-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964821v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lartigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87434-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000838" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Petra Kieselmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Philippus Kamerling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Menten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton David Fuller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacb65" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858384v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fontanella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqing Jiao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Melbourne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18797343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thielemans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. J. Weston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2594150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes N. Ladefoged" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Law" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udunna Anazodo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith St. Lawrence" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Izquierdo-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerreiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petkar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.02.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Lane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Parker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave M. Cash" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macpherson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Donnachie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-017-0846-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01556656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcclelland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Modat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa66bf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Sekine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Warnock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huellner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Buck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.115.169045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. Mendelson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dickson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3082-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. J. Weston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Paterson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Cardoso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2015.10.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kochan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Daga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1253-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Cardoso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedemonte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2340135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heffernan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Senellart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Varax" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Dorent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05472-2_25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05349492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444176v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423947v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340039v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05088701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3005781" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04362506v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Soulier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamzaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Sales Pitombeira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Paula Faria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3004975" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674025v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stroer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45857-6_9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195756v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Galati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Falcetta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cortese" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casolla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Prados" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831746v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105134v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02142315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Evgeniou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025880v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512430" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098427v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758206v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758167v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827190v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Scott" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Vita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_83" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827188v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Murray-Smith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.534" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ79WQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827194v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beasley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.2276" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827192v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Naomi James" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.07.086" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621383v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1618" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827193v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Kieselmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Kamerling" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Menten" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nill" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827189v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Schott" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578479v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632509v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3822-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827200v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827204v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mcclelland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Christin Knopf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827199v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Nill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dearnaley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46723-8_63" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prados Carrasco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Wheeler-Kingshott" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827203v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827224v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827209v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_57" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827205v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dickson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erlandsson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3198-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonit Punwani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A31" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Taylor" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827210v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_42" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827206v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclelland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827208v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_78" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827220v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markiewicz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430775" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827222v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Duncan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A52" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Manber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-S1-A44" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827221v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_24" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10404-1_15" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827223v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jorge Cardoso" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pedemonte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_19" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HSFZKSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721959v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Svoboda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01250-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895884v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00018-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814787v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957224v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957240v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721950v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios A Tsaftaris" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00034-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ne&#269;asov&#225;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00032-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721697v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00011-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721967v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824349-7.00008-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03941953v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>