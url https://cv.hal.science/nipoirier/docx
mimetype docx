--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS POIRIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement  [France]UBE - Université Bourgogne EuropeUMR 1324 CSGA - Centre des Sciences du Goût et de l'Alimentation [Dijon]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nipoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7701-4289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEH-8112-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant ingénieur INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les mécanismes biochimiques de la flaveur : production, purification et caractérisation de protéines et enzymes impliquées dans le goût et l’'odorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités / CV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire (BAC + 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Licence professionnelle UFR Sciences Exactes et Naturelles REIMS (51).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participe aux programmesANR FLAMME,ANR PIVERT,ANR NOEMI / ANR MOREAROMA,ANR NEONATOLF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants externes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7701-4289</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=54943267400</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lens.org/lens/profile/622128163/scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les variétés anciennes d'orge brassicole et utiliser les biotechnologies microbiennes pour réduire la teneur en sucre et en alcool des bières tout en préservant l'acceptabilité du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Darphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Harnessing Microbiomes for Sustainable Development (HARMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, DOLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS POIRIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement  [France]UBE - Université Bourgogne EuropeUMR 1324 CSGA - Centre des Sciences du Goût et de l'Alimentation [Dijon]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nipoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7701-4289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEH-8112-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant ingénieur INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les mécanismes biochimiques de la flaveur : production, purification et caractérisation de protéines et enzymes impliquées dans le goût et l’'odorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités / CV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire (BAC + 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Licence professionnelle UFR Sciences Exactes et Naturelles REIMS (51).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participe aux programmesANR FLAMME,ANR PIVERT,ANR NOEMI / ANR MOREAROMA,ANR NEONATOLF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants externes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7701-4289</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=54943267400</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lens.org/lens/profile/622128163/scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les variétés anciennes d'orge brassicole et utiliser les biotechnologies microbiennes pour réduire la teneur en sucre et en alcool des bières tout en préservant l'acceptabilité du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Darphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Harnessing Microbiomes for Sustainable Development (HARMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, DOLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="237B792D"/>
+    <w:nsid w:val="2A2065AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nipoirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7701-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KEH-8112-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=54943267400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lens.org/lens/profile/622128163/scholar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dev&#234;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;liot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nipoirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7701-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KEH-8112-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=54943267400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lens.org/lens/profile/622128163/scholar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dev&#234;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;liot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>