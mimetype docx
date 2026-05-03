--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS POIRIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement  [France]UBE - Université Bourgogne EuropeUMR 1324 CSGA - Centre des Sciences du Goût et de l'Alimentation [Dijon]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nipoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7701-4289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEH-8112-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant ingénieur INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les mécanismes biochimiques de la flaveur : production, purification et caractérisation de protéines et enzymes impliquées dans le goût et l’'odorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités / CV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire (BAC + 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Licence professionnelle UFR Sciences Exactes et Naturelles REIMS (51).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participe aux programmesANR FLAMME,ANR PIVERT,ANR NOEMI / ANR MOREAROMA,ANR NEONATOLF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants externes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7701-4289</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=54943267400</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lens.org/lens/profile/622128163/scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les variétés anciennes d'orge brassicole et utiliser les biotechnologies microbiennes pour réduire la teneur en sucre et en alcool des bières tout en préservant l'acceptabilité du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Darphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Harnessing Microbiomes for Sustainable Development (HARMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, DOLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS POIRIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement  [France]UBE - Université Bourgogne EuropeUMR 1324 CSGA - Centre des Sciences du Goût et de l'Alimentation [Dijon]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nipoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7701-4289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEH-8112-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant ingénieur INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les mécanismes biochimiques de la flaveur : production, purification et caractérisation de protéines et enzymes impliquées dans le goût et l’'odorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités / CV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire (BAC + 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Licence professionnelle UFR Sciences Exactes et Naturelles REIMS (51).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participe aux programmesANR FLAMME,ANR PIVERT,ANR NOEMI / ANR MOREAROMA,ANR NEONATOLF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants externes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7701-4289</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=54943267400</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lens.org/lens/profile/622128163/scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les variétés anciennes d'orge brassicole et utiliser les biotechnologies microbiennes pour réduire la teneur en sucre et en alcool des bières tout en préservant l'acceptabilité du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Darphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Harnessing Microbiomes for Sustainable Development (HARMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, DOLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2065AA"/>
+    <w:nsid w:val="D1FF1A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nipoirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7701-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KEH-8112-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=54943267400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lens.org/lens/profile/622128163/scholar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dev&#234;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;liot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nipoirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7701-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KEH-8112-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=54943267400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lens.org/lens/profile/622128163/scholar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dev&#234;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;liot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>