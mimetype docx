--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS POIRIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement  [France]UBE - Université Bourgogne EuropeUMR 1324 CSGA - Centre des Sciences du Goût et de l'Alimentation [Dijon]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nipoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7701-4289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEH-8112-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant ingénieur INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les mécanismes biochimiques de la flaveur : production, purification et caractérisation de protéines et enzymes impliquées dans le goût et l’'odorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités / CV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire (BAC + 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Licence professionnelle UFR Sciences Exactes et Naturelles REIMS (51).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participe aux programmesANR FLAMME,ANR PIVERT,ANR NOEMI / ANR MOREAROMA,ANR NEONATOLF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants externes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7701-4289</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=54943267400</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lens.org/lens/profile/622128163/scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les variétés anciennes d'orge brassicole et utiliser les biotechnologies microbiennes pour réduire la teneur en sucre et en alcool des bières tout en préservant l'acceptabilité du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Darphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Harnessing Microbiomes for Sustainable Development (HARMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, DOLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS POIRIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement  [France]UBE - Université Bourgogne EuropeUMR 1324 CSGA - Centre des Sciences du Goût et de l'Alimentation [Dijon]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nipoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7701-4289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEH-8112-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant ingénieur INRAE Alimentation Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les mécanismes biochimiques de la flaveur : production, purification et caractérisation de protéines et enzymes impliquées dans le goût et l’'odorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités / CV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire (BAC + 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Licence professionnelle UFR Sciences Exactes et Naturelles REIMS (51).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participe aux programmesANR FLAMME,ANR PIVERT,ANR NOEMI / ANR MOREAROMA,ANR NEONATOLF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants externes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-7701-4289</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=54943267400</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lens.org/lens/profile/622128163/scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c07000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les variétés anciennes d'orge brassicole et utiliser les biotechnologies microbiennes pour réduire la teneur en sucre et en alcool des bières tout en préservant l'acceptabilité du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devêvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Darphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Harnessing Microbiomes for Sustainable Development (HARMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, DOLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1FF1A52"/>
+    <w:nsid w:val="F5CC4EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nipoirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7701-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KEH-8112-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=54943267400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lens.org/lens/profile/622128163/scholar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dev&#234;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;liot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nipoirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7701-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KEH-8112-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=pDnmuXIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=54943267400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lens.org/lens/profile/622128163/scholar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dev&#234;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;liot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>