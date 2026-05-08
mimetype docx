--- v0 (2026-04-11)
+++ v1 (2026-05-08)
@@ -368,399 +368,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Substitution-induced changes in the structure, vibrational, and magnetic properties of BiFeO 3</w:t>
+                <w:t xml:space="preserve">Morphology, impedance, and magnetism characterization of BiFe1-x(Ti1/2Cu1/2)xO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kallel</w:t>
+                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5MA90064F⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (25), pp.45307-45318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288495v1</w:t>
+                <w:t xml:space="preserve">hal-05585017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution-induced changes in the structure, vibrational, and magnetic properties of BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Substitution-induced changes in the structure, vibrational, and magnetic properties of BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kallel</w:t>
+                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6 (14), pp.4893-4904. </w:t>
+              <w:t xml:space="preserve">, 2025, 6, pp.7618-7618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ma00805g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5MA90064F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204018v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology, impedance, and magnetism characterization of BiFe1-x(Ti1/2Cu1/2)xO3 ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution-induced changes in the structure, vibrational, and magnetic properties of BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (25), pp.45307-45318. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (14), pp.4893-4904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00805g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585017v1</w:t>
+                <w:t xml:space="preserve">hal-05204018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient generation of high-frequency spin waves in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;YFe&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt; /Co-based heterostructures using laser pulses</w:t>
               </w:r>
@@ -1008,338 +1008,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effect of annealing on the structural and microstructural evolution of NiFe2O4@SiO2 core-shell type nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Auguste</w:t>
+                <w:t xml:space="preserve">Analysis of dielectric and electrical properties to investigate the anomaly in Ba0.1Bi0.9(Ti0.9Zr0.1)0.1Fe0.9O3 ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kubacki</w:t>
+                <w:t xml:space="preserve">Z. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.03.170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (24), pp.1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-024-13416-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528908v1</w:t>
+                <w:t xml:space="preserve">hal-05585039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dielectric and electrical properties to investigate the anomaly in Ba0.1Bi0.9(Ti0.9Zr0.1)0.1Fe0.9O3 ceramic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Abdelmoula</w:t>
+                <w:t xml:space="preserve">Unraveling the effect of annealing on the structural and microstructural evolution of NiFe2O4@SiO2 core-shell type nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Czempik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Khemakhem</w:t>
+                <w:t xml:space="preserve">J. Kubacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (24), pp.1641. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (11), pp.20473-20494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-024-13416-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.03.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585039v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of Cu and Ti substitution on the structural, optical, and dielectric properties of BiFeO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,77 +1412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRD, Dielectric, Raman and Mössbauer Spectroscopy Studies of a Bi1−xBaxFe1−x(Zn1/3Nb2/3)xO3 System Prepared by the Solid-State Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,77 +1542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced dielectric and optical properties in Zn2+ and Zr4+ co-doping BiFeO3 ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,394 +3852,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hardening of Fe–Nb–B–Tb type of bulk nanocrystalline alloys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic interactions in γ-Fe 2 O 3 @SiO 2 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.08.169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (5), pp.053905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4891497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586086v1</w:t>
+                <w:t xml:space="preserve">hal-02269871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Structure and Magnetic Properties of Fe-Nb-B-Pt Type of Bulk Nanocrystalline Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Chrobak</w:t>
+                <w:t xml:space="preserve">Magnetic hardening of Fe–Nb–B–Tb type of bulk nanocrystalline alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ziółkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Klimontko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (1), pp.174-175. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 583, pp.48-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.126.174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.08.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586036v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in γ-Fe 2 O 3 @SiO 2 nanocomposites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Structure and Magnetic Properties of Fe-Nb-B-Pt Type of Bulk Nanocrystalline Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cador</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Ziółkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klimontko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (5), pp.053905. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (1), pp.174-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4891497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.126.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269871v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Stability of (Fe_{80}Nb_{6}B_{14})_{0.9}Tb_{0.1} Bulk Nanocrystalline Magnet</w:t>
               </w:r>
@@ -4570,286 +4570,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase structure and magnetic properties of Fe–Nb–B–Tb type of bulk nanocrystalline alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of Time Dependent Effects in Bulk Nanocrystalline Hard Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Ziółkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Haneczok</w:t>
+                <w:t xml:space="preserve">Grażyna Chełkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 537 (44), pp.154-158. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.62-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.05.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.194.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586340v1</w:t>
+                <w:t xml:space="preserve">hal-05586102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Time Dependent Effects in Bulk Nanocrystalline Hard Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase structure and magnetic properties of Fe–Nb–B–Tb type of bulk nanocrystalline alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Ziółkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grażyna Chełkowska</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klimontko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 537 (44), pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.05.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.194.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05586102v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidences of in situ laser irradiation effects on γ-Fe2O3 nanoparticles: a Raman spectroscopic study</w:t>
               </w:r>
@@ -6357,298 +6357,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical intercalation of lithium into the perovskite-type NbO2F: influence of the NbO2F particle size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct phase transformation from hematite to maghemite during high energy ball milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bohnke</w:t>
+                <w:t xml:space="preserve">A.M Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fourquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+                <w:t xml:space="preserve">M Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Brousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Crosnier</w:t>
+                <w:t xml:space="preserve">J.M Grenèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 47 (3), pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-577X(00)00227-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00010799⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587416v1</w:t>
+                <w:t xml:space="preserve">hal-05587379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct phase transformation from hematite to maghemite during high energy ball milling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical intercalation of lithium into the perovskite-type NbO2F: influence of the NbO2F particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hervieu</w:t>
+                <w:t xml:space="preserve">T. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Grenèche</w:t>
+                <w:t xml:space="preserve">O. Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 47 (3), pp.150-158. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-577X(00)00227-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/PL00010799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587379v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of iron oxides in co-sputtered granular thin films</w:t>
               </w:r>
@@ -7003,510 +7003,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Fe - Cr-based nanocrystalline alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of amorphous Fe58Ta42 alloys produced by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Slawska-Waniewska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+                <w:t xml:space="preserve">R.J. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantroandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cowlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Greneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/9/47/016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 226-228, pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(96)10595-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588091v1</w:t>
+                <w:t xml:space="preserve">hal-05587504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of amorphous Fe58Ta42 alloys produced by mechanical alloying</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Greneche</w:t>
+                <w:t xml:space="preserve">Magnetic properties of Fe - Cr-based nanocrystalline alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Slawska-Waniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(96)10595-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (47), pp.10485-10500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/9/47/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05587504v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in Fe-Cr-based nanocrystalline alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+                <w:t xml:space="preserve">Spin Reorientation in Substituted Barium Ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Labaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ślawska-Waniewska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.10797⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-339-C1-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19971136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588044v1</w:t>
+                <w:t xml:space="preserve">jpa-00254779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Reorientation in Substituted Barium Ferrite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic interactions in Fe-Cr-based nanocrystalline alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ślawska-Waniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19971136⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (17), pp.10797-10800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.10797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00254779v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the solid state `amorphization' reaction in by diffraction and Mössbauer spectrometry</w:t>
               </w:r>
@@ -7980,51 +7980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation énergétique des trajectoires d'électrons rapides à travers la matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Labaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8814,51 +8814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ndakom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Ngounou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Youmbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngarmaim Nadjitonon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fouokeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajmp.20261502.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kallel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelkafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemakhem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randrianantoandro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA90064F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00805g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bajorek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czempik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubacki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13416-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abdelkafi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ouertani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra01850h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10675-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10659-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tang Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Crisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Daniela Crisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zubko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewinska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06567-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kallel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Abdelmoula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Kebir Hlil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac2c3a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03454133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168892" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Missaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bajorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Skornia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106990" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuate Fodouop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Fouokeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchoffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Fai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.10.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76Q0SK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Masrour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ben Kraiem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellouze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12648-019-01615-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#321;opadczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5NL1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Prusik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wojtyniak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Skornia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.12.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P60KMW06-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zi&#243;&#322;kowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chrobak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klimontko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chrobak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1222494" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Chrobak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWBRFTG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nerambourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00819" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.08.169" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCGNT89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zi&#243;&#322;kowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.174" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891497" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.176" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ould Fella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/nn.2013.010101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308418x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zi&#243;&#322;kowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.05.069" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2WJ702-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Che&#322;kowska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.62" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2762" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB2C882D38FC19002BD6B0AA1B7CFD11BB9A3BA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crisan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504245" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Crisan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burkel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.331" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH86Z51R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morariu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.08.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM9JS6RM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djekoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzabata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greneche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9C0C6F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bohnke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Regrag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leberre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fourquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.06.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q80Z8PNF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sayouty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annouar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.01.047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8KQH25-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pe&#241;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Plazaola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Jimenez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gren&#232;che" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00835-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F85D1SM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohnke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100080100243" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS29V989-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labaye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cooper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Greneche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cowlam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/41/326" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohnke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crosnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00010799" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14HQHQ5N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mercier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hervieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Gren&#232;che" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(00)00227-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBPWGXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000208" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X1LKLRHS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587468v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Perron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.312-314.487" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Randrianantoandro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Greneche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00209-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH7WXJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Slawska-Waniewska" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/47/016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587504v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cooper" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantroandro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowlam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Greneche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(96)10595-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNMSH921-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#346;lawska-Waniewska" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.10797" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971136" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97529DDF3546CD00F1631CA02F51AD39853BC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Cooper" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cowlam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/7/008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miglierini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(96)10685-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3328Z1T1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slawska-Waniewska" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachowicz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503998v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#346;lawska-Waniewska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248963v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khater" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993168" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D399B681AFCCD4973169581F3553960D721F6CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Slawska-Wanieska" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Lachowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091197" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDV1XZT1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greneche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-84888-9_163" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLWB36R1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ndakom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Ngounou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Youmbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngarmaim Nadjitonon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fouokeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajmp.20261502.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelkafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemakhem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randrianantoandro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA90064F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00805g" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bajorek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czempik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-13416-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubacki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abdelkafi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ouertani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra01850h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10675-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10659-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tang Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Crisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Daniela Crisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zubko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewinska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06567-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kallel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Abdelmoula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Kebir Hlil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac2c3a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03454133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168892" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Missaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bajorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Skornia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2020.106990" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuate Fodouop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Fouokeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchoffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Fai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.10.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76Q0SK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05585108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Masrour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ben Kraiem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellouze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12648-019-01615-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#321;opadczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5NL1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Prusik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wojtyniak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Skornia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.12.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P60KMW06-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zi&#243;&#322;kowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chrobak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klimontko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chrobak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1222494" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Chrobak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWBRFTG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nerambourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00819" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cador" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891497" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.08.169" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCGNT89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zi&#243;&#322;kowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.174" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.176" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ould Fella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/nn.2013.010101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308418x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zi&#243;&#322;kowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Che&#322;kowska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.62" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.05.069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2WJ702-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2762" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB2C882D38FC19002BD6B0AA1B7CFD11BB9A3BA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crisan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504245" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Crisan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burkel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.331" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH86Z51R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morariu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.08.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM9JS6RM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djekoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzabata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bechiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greneche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9C0C6F1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bohnke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Regrag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leberre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fourquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.06.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q80Z8PNF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sayouty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annouar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.01.047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8KQH25-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05586625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pe&#241;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Plazaola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Jimenez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gren&#232;che" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00835-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F85D1SM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohnke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100080100243" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS29V989-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labaye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cooper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Greneche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cowlam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/41/326" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hervieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Gren&#232;che" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(00)00227-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBPWGXC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohnke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crosnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00010799" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14HQHQ5N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000208" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X1LKLRHS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587468v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Perron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.312-314.487" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Randrianantoandro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Greneche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00209-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH7WXJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cooper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantroandro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowlam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Greneche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(96)10595-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNMSH921-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Slawska-Waniewska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/47/016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971136" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97529DDF3546CD00F1631CA02F51AD39853BC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588044v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#346;lawska-Waniewska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.10797" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Cooper" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cowlam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/7/008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miglierini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(96)10685-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3328Z1T1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slawska-Waniewska" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lachowicz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503998v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#346;lawska-Waniewska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248963v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khater" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993168" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D399B681AFCCD4973169581F3553960D721F6CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Slawska-Wanieska" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Lachowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091197" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDV1XZT1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05588122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05503929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greneche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-84888-9_163" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLWB36R1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>