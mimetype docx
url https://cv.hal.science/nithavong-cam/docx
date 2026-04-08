--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective uptake of alkaline earth metals by cyanobacteria forming intracellular carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lambert</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02872⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383264v1</w:t>
+                <w:t xml:space="preserve">hal-01310553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective uptake of alkaline earth metals by cyanobacteria forming intracellular carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boudier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blondeau</w:t>
+                <w:t xml:space="preserve">Jean-Francois Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (21), pp.11654-11662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310553v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro synthesis of amorphous Mg-, Ca-, Sr- and Ba-carbonates: what do we learn about intracellular calcification by cyanobacteria?</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan van den Bruinhorst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corsini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Depraet&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00048J" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan van den Bruinhorst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corsini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Depraet&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00048J" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02872" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>