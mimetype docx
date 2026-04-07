--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -127,1582 +127,1582 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling FVM and FEM using coupling code with Code Saturne and Code ASTER</w:t>
+                <w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Vesvard</w:t>
+                <w:t xml:space="preserve">Reine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apples.2025.100237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108776v1</w:t>
+                <w:t xml:space="preserve">hal-05557752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Waves—Von Karman Street Interaction on Bottom Sediments Transport in the Vicinity of a Wind Turbine Mast: Experimental and Theoretical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupling FVM and FEM using coupling code with Code Saturne and Code ASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vesvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.10009-10009. </w:t>
+              <w:t xml:space="preserve">Applications in Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70322/mer.2025.10009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apples.2025.100237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125636v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Effect of Wave‐Current Interactions on the Morphology and Dynamics of Subaqueous Dunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Surface Waves—Von Karman Street Interaction on Bottom Sediments Transport in the Vicinity of a Wind Turbine Mast: Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehour Labiod-Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JF007623⟩</w:t>
+              <w:t xml:space="preserve">Marine Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.10009-10009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70322/mer.2025.10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106684v1</w:t>
+                <w:t xml:space="preserve">hal-05125636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of the Effect of Wave‐Current Interactions on the Morphology and Dynamics of Subaqueous Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma-Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (6), pp.e2023JF007623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JF007623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629210v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation applied to scattering water waves by rectangular submerged obstacles/and submarine trenches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamila Kotrasova</w:t>
+                <w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12100379⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855065v1</w:t>
+                <w:t xml:space="preserve">hal-04629210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave - structure interactions: A literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Loukili</w:t>
+                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Kotrasova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/cee-2022-0046⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855053v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial evolution of skewness and kurtosis of unidirectional extreme waves propagating over a sloping beach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wave - structure interactions: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Kotrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/cee-2022-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse10101475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03854397v1</w:t>
+                <w:t xml:space="preserve">hal-03855053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial evolution of skewness and kurtosis of unidirectional extreme waves propagating over a sloping beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10101475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592045v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and phase lock-in behind circular cylinder in the presence of random irregular waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical investigation applied to scattering water waves by rectangular submerged obstacles/and submarine trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Kotrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (6), pp.064801. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.064801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12100379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895497v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frequency and phase lock-in behind circular cylinder in the presence of random irregular waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.064801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.064801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511189v1</w:t>
+                <w:t xml:space="preserve">hal-03895497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study of non-linear wave–wave interactions of extreme focused waves in the nearshore zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Marin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3279-2020⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087854v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the propagation of focused wave groups in the nearshore zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laboratory study of non-linear wave–wave interactions of extreme focused waves in the nearshore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384 (6), pp.126144. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3279-3291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3279-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362472v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of extreme waves: Gaussian wave groups and solitary waves in the nearshore zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of the propagation of focused wave groups in the nearshore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (2), pp.141-159. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384 (6), pp.126144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17654/FM023020141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423354v1</w:t>
+                <w:t xml:space="preserve">hal-02362472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic resonant excitation of edge waves by breaking surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonglei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of wave breaking in the presence of air bubbles curtain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of resonance phenomena in the long wave dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency lock-in and phase synchronization of vortex shedding behind circular cylinder due to surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Gunnoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,51 +2125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-mediated turbulence in ribbons of viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Latrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity field of the spiral vortex flow in the Couette-Taylor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical simulation of resonant wave run-up on a beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of spatio-temporal defects in a spiral pattern in the Couette-Taylor ﬂow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Latrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative relation between reflected light intensity by Kalliroscope flakes and velocity field in the Couette?Taylor flow system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Latrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,285 +3195,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Laboratory study of sand bed forms induced by solitary waves in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 333 (3), pp.227-233. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434574v1</w:t>
+                <w:t xml:space="preserve">hal-01545702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study of sand bed forms induced by solitary waves in shallow water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (3), pp.227-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545702v1</w:t>
+                <w:t xml:space="preserve">hal-02434574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3491,90 +3491,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3608,77 +3608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and dynamics of subaqueous dunes generated under unidirectional flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3703,90 +3703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la propagation des trains d'ondes en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le Havre, France. pp.9-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3820,1209 +3820,1218 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of extreme waves: Gaussian wave groups and solitary waves in the nearshore zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Françaisde Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17654/FM023020141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory modeling of extreme waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Modeling Of Extreme Waves Propagating From The Open Sea To The Coastal Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-harmonic frequency lock-in and vortex shedding synchronization due to regular and irregular surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Gunnoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laboratory modeling of edge wave generation over a plane beach by breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710548v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory modeling of edge wave generation over a plane beach by breaking waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Gunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423390v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of impacts on the environment of an idealised offshore wind farm foundation, under waves and the combination of waves and currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of resonance amplification of the hydrodynamic fields in the vicinity of wind farm masts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gunnoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st International Conference on Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18973-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique d’un écoulement induit par un rideau de bulles d’air : étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR BUBBLES INFLUENCE ON WAVE BREAKING: AN EXPERIMENTAL STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,181 +5046,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction houle focalisée-courant dans une profondeur finie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.101-108, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.011-m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5221,126 +5230,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efim Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.229, 2018, 978-3-319-78193-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5350,186 +5359,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of extreme waves propagating from the open sea to the coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, K.; Guillou, S.; Gourbesville, P.; Thiébot, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.595-611, 2020, 978-981-15-2081-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Modeling of Resonance Phenomena in the Long Wave Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efim Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,119 +5547,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Didenkulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nizar Abcha; Efim Pelinovsky; Innocent Mutabazi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.45-61, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial Propagation of the Instability Modes Observed in a Viscoelastic Couette–Taylor Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kelai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Latrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,459 +5681,459 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nizar Abcha; Efim Pelinovsky; Innocent Mutabazi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.181-196, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Waves on Kármán Street Behind Vertical Cylinder: Subharmonic Lock-in and Phase Synchronizaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Gunnoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Segalini, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Jets, Wakes and Separated Flows (ICJWSF2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 185, pp.1-9, 2016, Springer Proceedings in Physics, 978-3-319-30600-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30602-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of wave induced flow fields due to an offshore wind farm mast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guedes Soares C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energies Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.791-797, 2015, 978-1-138-02871-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18973-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Particle Image Velocimetry to the Couette-Taylor Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Particle Image Velocimetry-Characteristics, Limits and Possible Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Cavazzini, pp.177-202, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/2118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6134,287 +6143,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6561,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehour Labiod-Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/mer.2025.10009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05106684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10101475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03895497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM023020141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-157-2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM019030555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.12.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1L1C27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Latrache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13020-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P693F00T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-35-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ8PN82X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latrache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0465-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CF91GZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04092681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01778004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kelai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehour Labiod-Aloui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/mer.2025.10009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05106684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10101475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03895497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-157-2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM019030555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.12.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1L1C27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Latrache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13020-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P693F00T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-35-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ8PN82X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latrache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0465-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CF91GZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04092681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM023020141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01778004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kelai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>