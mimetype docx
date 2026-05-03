--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -699,294 +699,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
+                <w:t xml:space="preserve">Theoretical investigation applied to scattering water waves by rectangular submerged obstacles/and submarine trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos López Solano</w:t>
+                <w:t xml:space="preserve">Mohammed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Hamdi</w:t>
+                <w:t xml:space="preserve">Sandrine Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Soloy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamila Kotrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12100379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592045v1</w:t>
+                <w:t xml:space="preserve">hal-03855065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave - structure interactions: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Kotrasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), pp.490-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/cee-2022-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial evolution of skewness and kurtosis of unidirectional extreme waves propagating over a sloping beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1005,206 +1001,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.1475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse10101475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation applied to scattering water waves by rectangular submerged obstacles/and submarine trenches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pincemin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.379. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12100379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855065v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and phase lock-in behind circular cylinder in the presence of random irregular waves</w:t>
               </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,285 +3195,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study of sand bed forms induced by solitary waves in shallow water</w:t>
+                <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (3), pp.227-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545702v1</w:t>
+                <w:t xml:space="preserve">hal-02434574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction soliton–sable dans un canal en eau peu profonde</w:t>
+                <w:t xml:space="preserve">Laboratory study of sand bed forms induced by solitary waves in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 333 (3), pp.227-233. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (F4), pp.F04S17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JF000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434574v1</w:t>
+                <w:t xml:space="preserve">hal-01545702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,243 +4255,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory modeling of edge wave generation over a plane beach by breaking waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Gunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423390v1</w:t>
+                <w:t xml:space="preserve">hal-01710548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the surface gravity waves and the Von Karman streets: a numerical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Laboratory modeling of edge wave generation over a plane beach by breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+                <w:t xml:space="preserve">A. Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710548v1</w:t>
+                <w:t xml:space="preserve">hal-02423390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of impacts on the environment of an idealised offshore wind farm foundation, under waves and the combination of waves and currents</w:t>
               </w:r>
@@ -6570,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehour Labiod-Aloui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/mer.2025.10009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05106684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10101475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03895497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-157-2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM019030555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.12.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1L1C27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Latrache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13020-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P693F00T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-35-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ8PN82X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latrache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0465-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CF91GZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04092681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM023020141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01778004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kelai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehour Labiod-Aloui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/mer.2025.10009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05106684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10101475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03895497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-157-2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM019030555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.12.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1L1C27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Latrache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13020-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P693F00T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-35-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ8PN82X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latrache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0465-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CF91GZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04092681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM023020141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01778004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kelai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>