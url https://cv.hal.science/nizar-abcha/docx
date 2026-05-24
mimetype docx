--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -829,382 +829,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave - structure interactions: A literature review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/cee-2022-0046⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855053v1</w:t>
+                <w:t xml:space="preserve">hal-03592045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial evolution of skewness and kurtosis of unidirectional extreme waves propagating over a sloping beach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Matar</w:t>
+                <w:t xml:space="preserve">Wave - structure interactions: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Kotrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10101475⟩</w:t>
+              <w:t xml:space="preserve">Civil and Environmental Engineering Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/cee-2022-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854397v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial evolution of skewness and kurtosis of unidirectional extreme waves propagating over a sloping beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse10101475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592045v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and phase lock-in behind circular cylinder in the presence of random irregular waves</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6570,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehour Labiod-Aloui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/mer.2025.10009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05106684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10101475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03895497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-157-2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM019030555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.12.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1L1C27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Latrache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13020-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P693F00T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-35-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ8PN82X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latrache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0465-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CF91GZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04092681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM023020141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01778004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kelai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehour Labiod-Aloui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/mer.2025.10009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05106684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cee-2022-0046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03854397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10101475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03895497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3279-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-24-157-2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM019030555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Gunnoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Ezersky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.12.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1L1C27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Latrache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13020-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P693F00T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-35-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ8PN82X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/137/1/012022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latrache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0465-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CF91GZ0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L968LQF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMQBSW8N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04092681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/FM023020141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezersky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01778004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_34" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kelai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30602-5_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cohen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>