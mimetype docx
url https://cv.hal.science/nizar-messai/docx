--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -217,269 +217,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configuration Approach for Personaliezd Travel Mashup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503171v1</w:t>
+                <w:t xml:space="preserve">hal-03468045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration Approach for Personaliezd Travel Mashup</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding Inequalities in the Uptake of Supportive Care to Improve Practices in the Cancer Care Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gourret Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.6053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14246053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468045v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic web service composition using semantic similarity measures and formal concept analysis</w:t>
               </w:r>
@@ -1174,226 +1174,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Traditional Web Technologies for Locally Web-Services Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Deep Learning Model for Personalized Web Service Recommendations Using Attention Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Software Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Service-Oriented Computing, ICSOC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome (IT), Italy. pp.19-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349830v1</w:t>
+                <w:t xml:space="preserve">hal-04349807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Model for Personalized Web Service Recommendations Using Attention Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">Beyond Traditional Web Technologies for Locally Web-Services Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Service-Oriented Computing, ICSOC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.620-628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012133100003538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349807v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trustworthy decentralized change propagation mechanism for declarative choreographies</w:t>
               </w:r>
@@ -1507,757 +1507,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic rule-based device recommendation for service-migration in multiple-device contexts</w:t>
+                <w:t xml:space="preserve">Collaborative Internet of Things (C-IoT) Data Analysis for Enhancing Activity Recognition and Preventing Serious Health Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeth Nouicer</w:t>
+                <w:t xml:space="preserve">Imad Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ikbal C Msadaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises WETICE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bayonne (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468087v1</w:t>
+                <w:t xml:space="preserve">hal-03468091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Internet of Things (C-IoT) Data Analysis for Enhancing Activity Recognition and Preventing Serious Health Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic rule-based device recommendation for service-migration in multiple-device contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Gammoudi</w:t>
+                <w:t xml:space="preserve">Dimeth Nouicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nizar Messai</w:t>
+                <w:t xml:space="preserve">Ikbal C Msadaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises WETICE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bayonne (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468091v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Side Service Synchronization in Multiple Devices Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering, ICWE 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSOC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049066v1</w:t>
+                <w:t xml:space="preserve">hal-03043208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Komeiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">WI-IAT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043208v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+                <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nizar Messai</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2020: IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing (online), China. pp.89-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043182v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Brahem</w:t>
+                <w:t xml:space="preserve">User-Side Service Synchronization in Multiple Devices Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2020: IEEE International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Beijing (online), China. pp.89-93, </w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering, ICWE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Helsinki (Online Edition), Finland. pp.451-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046990v1</w:t>
+                <w:t xml:space="preserve">hal-03049066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linked Open Data Based Approach for Trip Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,1058 +2505,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Mail - A Client Mail Based on CUBE Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Configuring RESTful Web Services for Personalized Trip Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 38th International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894337v1</w:t>
+                <w:t xml:space="preserve">hal-01895284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Context-Aware and Linked Open Data Based Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belkhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Knowledge Graphs on Travel and Tourism</w:t>
+              <w:t xml:space="preserve">18th International Conference on Web Engineering ICWE 2018: Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, CÁCERES, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894677v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuring RESTful Web Services for Personalized Trip Planning</w:t>
+                <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Knowledge Graphs on Travel and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, CÁCERES, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895284v1</w:t>
+                <w:t xml:space="preserve">hal-01894677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware and Linked Open Data Based Service Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+                <w:t xml:space="preserve">Liquid Mail - A Client Mail Based on CUBE Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Belkhir</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Web Engineering ICWE 2018: Web Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 38th International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894352v1</w:t>
+                <w:t xml:space="preserve">hal-01894337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">13th International Conference on Web Information Systems and Technologies, 382-387, 2017, Porto, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624609v1</w:t>
+                <w:t xml:space="preserve">hal-01624618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Un outil intelligent de Mashup Mobile pour la planification de séjours touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier - Agrégation Contextuelle d’Information En conjonction avec EGC, Grenoble, 24 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380480v1</w:t>
+                <w:t xml:space="preserve">hal-01624651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abid</w:t>
+                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624612v1</w:t>
+                <w:t xml:space="preserve">hal-01624609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil intelligent de Mashup Mobile pour la planification de séjours touristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - Agrégation Contextuelle d’Information En conjonction avec EGC, Grenoble, 24 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624651v1</w:t>
+                <w:t xml:space="preserve">hal-02380480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Web Information Systems and Technologies, 382-387, 2017, Porto, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624618v1</w:t>
+                <w:t xml:space="preserve">hal-01624612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
+                <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
@@ -3564,120 +3564,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624641v1</w:t>
+                <w:t xml:space="preserve">hal-01624600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
+                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
@@ -3685,83 +3672,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624600v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
               </w:r>
@@ -3877,64 +3877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LODS: A Linked Open Data Based Similarity Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,234 +4118,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les patients atteints d'un cancer du sein dont la décision de prise en charge thérapeutique bénéficie de l'utilisation d'un système d'aide à la décision ? Un exemple utilisant la fouille de données et OncoDoc2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation de données de prosopographie pour la reconstruction de carrières de personnages et de réseaux socio-professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.107-118</w:t>
+              <w:t xml:space="preserve">14 ème conférence internationale sur l'extraction et la gestion des connaissances (EGC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA Rennes, Jan 2014, Rennes, France. pp.557-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015577v1</w:t>
+                <w:t xml:space="preserve">hal-01118489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données de prosopographie pour la reconstruction de carrières de personnages et de réseaux socio-professionnels</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels sont les patients atteints d'un cancer du sein dont la décision de prise en charge thérapeutique bénéficie de l'utilisation d'un système d'aide à la décision ? Un exemple utilisant la fouille de données et OncoDoc2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojean-Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence internationale sur l'extraction et la gestion des connaissances (EGC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA Rennes, Jan 2014, Rennes, France. pp.557-560</w:t>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118489v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDECSE: A Semantic Integrated Development Environment for Composite Services Engineering.</w:t>
               </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,649 +4567,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non suivi des recommandations de prise en charge du cancer du sein : quels sont les profils des patientes à risque avec et sans le système d'aide à la décision OncoDoc2 ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which patients may benefit from the use of a decision support system to improve compliance of physician decisions with clinical practice guidelines: a case study with breast cancer involving data mining.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojean-Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès national conjoint Association des épidémiologistes de langue française et Evaluation, management, organisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th World Congress on Medical and Health Informatics (MEDINFO2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Copenhagen, Denmark. pp.534-538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-289-9-534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030783v1</w:t>
+                <w:t xml:space="preserve">hal-01238059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitating Patient Patterns of Physician Non-Compliance with Breast Cancer Guidelines Using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Medical Informatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Piza, Italy. pp.477-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which patients may benefit from the use of a decision support system to improve compliance of physician decisions with clinical practice guidelines: a case study with breast cancer involving data mining.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual analysis of complex system simulation data for decision support: Application to aircraft cabin design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Congress on Medical and Health Informatics (MEDINFO2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Concept Lattices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Malaga, Spain. pp.199-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238059v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual analysis of complex system simulation data for decision support: Application to aircraft cabin design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient clinical profiles associated with physician non-compliance despite the use of a guideline-based decision support system: a case study with OncoDoc2 using data mining techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laouénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Concept Lattices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Malaga, Spain. pp.199-210</w:t>
+              <w:t xml:space="preserve">Annual Symposium, Informatics: Transforming Health and Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chicago, United States. pp.828-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024398v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient clinical profiles associated with physician non-compliance despite the use of a guideline-based decision support system: a case study with OncoDoc2 using data mining techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non suivi des recommandations de prise en charge du cancer du sein : quels sont les profils des patientes à risque avec et sans le système d'aide à la décision OncoDoc2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium, Informatics: Transforming Health and Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chicago, United States. pp.828-837</w:t>
+              <w:t xml:space="preserve">3ème congrès national conjoint Association des épidémiologistes de langue française et Evaluation, management, organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024403v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t>
               </w:r>
@@ -5323,51 +5323,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances de domaine et treillis de concepts pour l'exploration progressive de données complexes</w:t>
+                <w:t xml:space="preserve">Using Domain Knowledge to Guide Lattice-based Complex Data Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
@@ -5385,341 +5385,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21es Journées francophones d'Ingénierie des Connaissances - IC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Conference on Artificial Intelligence - ECAI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.847--852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488034v2</w:t>
+                <w:t xml:space="preserve">inria-00545545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de deux méthodes de classification pour la construction de treillis de concepts à partir de données numériques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaissances de domaine et treillis de concepts pour l'exploration progressive de données complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence en Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">21es Journées francophones d'Ingénierie des Connaissances - IC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.233 - 244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600218v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Knowledge to Guide Lattice-based Complex Data Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de deux méthodes de classification pour la construction de treillis de concepts à partir de données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Assaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Artificial Intelligence - ECAI 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème conférence en Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545545v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Complementary Classification Methods for Designing a Concept Lattice from Interval Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Assaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,64 +5791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de données numériques par treillis de concepts basée sur une similarité symbolique/numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Assaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,64 +5899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mining of numerical data with Formal Concept Analysis and similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Assaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Mail -A client mail based on CUBE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7566,51 +7566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linked Open Data Approach for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Labbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CPE.6811" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08441-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Franiatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2010.034043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012133100003538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimeth Nouicer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal C Msadaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belkacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Gammoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.58" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Spano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefranc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojean-Zelek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-289-9-534" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Melo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Bui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488034v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZNCL822-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LS2QGW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11524564_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Osman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_37" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33246-4_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00446548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messa&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04350261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CPE.6811" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08441-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Franiatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2010.034043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012133100003538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belkacem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Gammoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimeth Nouicer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal C Msadaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.58" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Spano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefranc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojean-Zelek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-289-9-534" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Melo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Bui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488034v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZNCL822-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LS2QGW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11524564_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Osman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20891-1_37" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Medjahed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33246-4_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00446548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messa&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04350261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>