--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Kremer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Durmaz Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envel Kerdaffrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Harney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia F. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Savic Veselinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional symbioses in triatomines: who is playing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100629. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic organs shaped by distinct modes of genome evolution in cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Casaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Mcanulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Schmidbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Suria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1817322116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Interactions with Bacterial Symbionts Direct Mature-Host Cell Morphology and Gene Expression in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00165-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a host Cathepsin L in symbiont-induced cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked on Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha R Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemistry of negotiation: Rhythmic, glycan-driven acidification in a symbiotic conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (2), pp.566 - 571. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1418580112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model symbiosis reveals a role for sheathed-flagellum rotation in the release of immunogenic lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krasity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of haemocyanin in the establishment and persistence of the squid - vibrio symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward G. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20140504. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative environment: a mediator of interspecies communication that drives symbiosis evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20133112 - 20133112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.3112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first engagement of partners in the Euprymna scolopes - Vibrio fischeri symbiosis is a two-step process initiated by a few environmental symbiont cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Altura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in a bacterial world, a new imperative for the life sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Hadfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C G Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah V Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Domazet-Lošo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.3229-36. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218525110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial symbiont contact orchestrates host-organ-wide transcriptional changes that prime tissue colonization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E R Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.183-94. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Symbiont Lipid A Signaling by Host Alkaline Phosphatases in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00093-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and horizontal transmission drive bacterial invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus Huigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (17), pp.3496 - 3498. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of age at mating on female life-history traits in a seed beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.551-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicoloniality recognition and genetic differentiation in a native Formica ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.2031-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and the evolution of female resistance to remating in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive male effects on female ageing in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.2485-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions entre la punaise de lit et son symbiote nutritionnel obligatoire, Wolbachia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during the development of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during development of bedbugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille A Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Kremer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Durmaz Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envel Kerdaffrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Harney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia F. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Savic Veselinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional symbioses in triatomines: who is playing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100629. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic organs shaped by distinct modes of genome evolution in cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Casaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Mcanulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Schmidbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Suria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1817322116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Interactions with Bacterial Symbionts Direct Mature-Host Cell Morphology and Gene Expression in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00165-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a host Cathepsin L in symbiont-induced cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked on Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha R Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemistry of negotiation: Rhythmic, glycan-driven acidification in a symbiotic conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (2), pp.566 - 571. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1418580112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of haemocyanin in the establishment and persistence of the squid - vibrio symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward G. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20140504. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative environment: a mediator of interspecies communication that drives symbiosis evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20133112 - 20133112. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.3112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model symbiosis reveals a role for sheathed-flagellum rotation in the release of immunogenic lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krasity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in a bacterial world, a new imperative for the life sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Hadfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C G Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah V Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Domazet-Lošo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.3229-36. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218525110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial symbiont contact orchestrates host-organ-wide transcriptional changes that prime tissue colonization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E R Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.183-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first engagement of partners in the Euprymna scolopes - Vibrio fischeri symbiosis is a two-step process initiated by a few environmental symbiont cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Altura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Symbiont Lipid A Signaling by Host Alkaline Phosphatases in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00093-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and horizontal transmission drive bacterial invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus Huigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (17), pp.3496 - 3498. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of age at mating on female life-history traits in a seed beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.551-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicoloniality recognition and genetic differentiation in a native Formica ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.2031-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and the evolution of female resistance to remating in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive male effects on female ageing in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.2485-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions entre la punaise de lit et son symbiote nutritionnel obligatoire, Wolbachia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during the development of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during development of bedbugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille A Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casaburi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Mcanulty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schmidbaur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Suria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817322116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Heath-Heckman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00165-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha R Kremer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schwartzman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418580112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Brennan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hunt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krasity" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apicella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.01579" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Augustin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Ruby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Altura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Gillette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Krachler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Hadfield" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C G Bosch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah V Carey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Domazet-Lo&#353;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218525110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apicella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00093-12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Huigens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05194.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B62F3BBE66FECD41AE0AF32041D84D1B423EBA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maklakov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnqvist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holzer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuisat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casaburi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Mcanulty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schmidbaur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Suria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817322116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Heath-Heckman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00165-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha R Kremer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schwartzman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418580112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Ruby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Brennan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hunt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krasity" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apicella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Hadfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C G Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah V Carey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Domazet-Lo&#353;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218525110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Altura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Krachler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apicella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00093-12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Huigens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05194.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B62F3BBE66FECD41AE0AF32041D84D1B423EBA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maklakov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnqvist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holzer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuisat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>