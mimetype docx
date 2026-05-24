--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Kremer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Durmaz Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envel Kerdaffrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Harney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia F. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Savic Veselinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional symbioses in triatomines: who is playing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100629. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic organs shaped by distinct modes of genome evolution in cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Casaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Mcanulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Schmidbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Suria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1817322116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Interactions with Bacterial Symbionts Direct Mature-Host Cell Morphology and Gene Expression in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00165-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a host Cathepsin L in symbiont-induced cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked on Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha R Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemistry of negotiation: Rhythmic, glycan-driven acidification in a symbiotic conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (2), pp.566 - 571. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1418580112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of haemocyanin in the establishment and persistence of the squid - vibrio symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward G. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20140504. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative environment: a mediator of interspecies communication that drives symbiosis evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20133112 - 20133112. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.3112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model symbiosis reveals a role for sheathed-flagellum rotation in the release of immunogenic lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krasity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in a bacterial world, a new imperative for the life sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Hadfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C G Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah V Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Domazet-Lošo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.3229-36. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218525110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial symbiont contact orchestrates host-organ-wide transcriptional changes that prime tissue colonization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E R Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.183-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first engagement of partners in the Euprymna scolopes - Vibrio fischeri symbiosis is a two-step process initiated by a few environmental symbiont cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Altura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Symbiont Lipid A Signaling by Host Alkaline Phosphatases in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00093-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and horizontal transmission drive bacterial invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus Huigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (17), pp.3496 - 3498. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of age at mating on female life-history traits in a seed beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.551-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicoloniality recognition and genetic differentiation in a native Formica ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.2031-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and the evolution of female resistance to remating in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive male effects on female ageing in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.2485-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions entre la punaise de lit et son symbiote nutritionnel obligatoire, Wolbachia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during the development of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during development of bedbugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille A Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Kremer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Durmaz Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envel Kerdaffrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Harney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia F. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Savic Veselinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional symbioses in triatomines: who is playing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100629. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic organs shaped by distinct modes of genome evolution in cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Casaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Mcanulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Schmidbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Suria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1817322116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Interactions with Bacterial Symbionts Direct Mature-Host Cell Morphology and Gene Expression in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00165-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a host Cathepsin L in symbiont-induced cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooked on Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha R Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemistry of negotiation: Rhythmic, glycan-driven acidification in a symbiotic conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (2), pp.566 - 571. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1418580112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of haemocyanin in the establishment and persistence of the squid - vibrio symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schwartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward G. Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20140504. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidative environment: a mediator of interspecies communication that drives symbiosis evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1785), pp.20133112 - 20133112. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.3112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model symbiosis reveals a role for sheathed-flagellum rotation in the release of immunogenic lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krasity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in a bacterial world, a new imperative for the life sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Mcfall-Ngai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Hadfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C G Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah V Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Domazet-Lošo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.3229-36. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218525110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial symbiont contact orchestrates host-organ-wide transcriptional changes that prime tissue colonization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E R Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.183-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first engagement of partners in the Euprymna scolopes - Vibrio fischeri symbiosis is a two-step process initiated by a few environmental symbiont cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Altura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Heath-Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Krachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Symbiont Lipid A Signaling by Host Alkaline Phosphatases in the Squid-Vibrio Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcfall-Ngai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00093-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and horizontal transmission drive bacterial invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus Huigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (17), pp.3496 - 3498. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of age at mating on female life-history traits in a seed beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.551-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicoloniality recognition and genetic differentiation in a native Formica ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapuisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.2031-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and the evolution of female resistance to remating in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive male effects on female ageing in seed beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Maklakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.2485-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions entre la punaise de lit et son symbiote nutritionnel obligatoire, Wolbachia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding, sex, and development shape the relative quantity of Wolbachia, the nutritional obligatory symbiont of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during the development of bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of density and localization of the nutritional obligatory symbiont Wolbachia during development of bedbugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille A Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casaburi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Mcanulty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schmidbaur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Suria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817322116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Heath-Heckman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00165-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha R Kremer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schwartzman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418580112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Ruby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Brennan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hunt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krasity" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apicella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Hadfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C G Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah V Carey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Domazet-Lo&#353;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218525110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Altura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Krachler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apicella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00093-12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Huigens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05194.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B62F3BBE66FECD41AE0AF32041D84D1B423EBA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maklakov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnqvist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holzer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuisat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casaburi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Mcanulty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schmidbaur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Suria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817322116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Heath-Heckman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00165-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha R Kremer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schwartzman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418580112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Ruby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Brennan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hunt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krasity" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apicella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.01579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Hadfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C G Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah V Carey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Domazet-Lo&#353;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218525110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E R Philipp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A Brennan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kraemer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Altura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Krachler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12179" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apicella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcfall-Ngai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00093-12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Huigens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05194.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B62F3BBE66FECD41AE0AF32041D84D1B423EBA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maklakov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnqvist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holzer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuisat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>