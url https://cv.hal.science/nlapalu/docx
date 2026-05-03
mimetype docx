--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
+                <w:t xml:space="preserve">Conserved ‘Late’ Effector Genes From Leptosphaeria maculans Inducing Gene‐For‐Gene Quantitative Resistance in Brassica napus Semi‐Winter Genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wagner</w:t>
@@ -175,5349 +175,5483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (3), pp.e70224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.70224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303489v1</w:t>
+                <w:t xml:space="preserve">hal-05591916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Gene Annotation of the Fungal Wheat Pathogen Zymoseptoria tritici Based on Combined Iso-Seq and RNA-Seq Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-07-25-0077-TA⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05357866v2</w:t>
+                <w:t xml:space="preserve">hal-05290062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved gene annotation of the fungal wheat pathogen Zymoseptoria tritici based on combined Iso-Seq and RNA-Seq evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46191-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lamothe</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04542681v1</w:t>
+                <w:t xml:space="preserve">hal-04498577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complete genome of the Medicago anthracnose fungus, Colletotrichum destructivum, reveals a mini-chromosome-like region within a core chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Louis Plaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complete Genome Sequences of Septoria linicola : A Resource for Studying a Damaging Flax Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Demenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-22-0185-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location and timing govern tripartite interactions of fungal phytopathogens and host in the stem canker species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01726-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative and qualitative plant-pathogen interactions call upon similar pathogenicity genes with a spectrum of effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Cuenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1128546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1128546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A secreted protease-like protein in Zymoseptoria tritici is responsible for avirulence on Stb9 resistance gene in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Soyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana E Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.2355-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0302-FI⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Copper-Containing Oxidoreductases in the Secretomes of Three Colletotrichum Species with a Focus on Copper Radical Oxidases for the Biocatalytic Production of Fatty Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01526-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01526-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subcellular Localization Screening of Colletotrichum higginsianum Effector Candidates Identifies Fungal Proteins Targeted to Plant Peroxisomes, Golgi Bodies, and Microtubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kleemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A small secreted protein in Zymoseptoria tritici is responsible for avirulence on wheat cultivars carrying the Stb6 resistance gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (2), pp.619 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gapless genome assembly of Colletotrichum higginsianum reveals chromosome structure and association of transposable elements with secondary metabolite gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Zampounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luyten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4083-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gapless genome assembly of Colletotrichum higginsianum reveals chromosome structure and association of transposable elements with secondary metabolite gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Zampounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luyten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4083-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first set of expressed sequence tags (EST) from the medicinal mushroom Agaricus subrufescens delivers resource for gene discovery and marker development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Férandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (18), pp.7879-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-5844-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposable element-assisted evolution and adaptation to host plant within the Leptosphaeria maculans-Leptosphaeria biglobosa species complex of fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan G.T. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela P van de Wouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (891), pp.OA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génome de Botrytis décrypté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03324321v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence of Genome Structure, DNA Asymmetry, and Cell Physiology on T-DNA Integration in Chromosomes of the Phytopathogenic Fungus Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salim A. S. Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (8), pp.891-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.002048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jk. Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina A. Cuomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. L. van Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto P. Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrAuFlow: A snakemake workflow for pangenome graph augmentation using short read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of pangenome graphs for the analysis and monitoring of fungal plant pathogen populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCLB 2024 International Symposium on Cereal Leaf Blights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Zürich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of the chromatin state in the control of gene expression in Leptospharia maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Asiomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into chromosome structure, transposable elements and secondary metabolite gene clusters from the complete genome sequence of Colletotrichum higginsianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG14 European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of the chromatin state in the control of effector gene expression in Leptospharia maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th New Phytologist Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagoya University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first set of expressed sequence TAGS (ESTS) in the medicinal mushroom Agaricus subrufescens provides opportunitgies to discover production pathways of bioactive compounds and develop molecular breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Séville, Spain. , p.315, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal communities associated with grapevine wood diseases, based on fungal ITS pyrosequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isochores and effectors: genome reshaping and the birth of highly pathogenic species in fungal phytopathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Seminar,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France. 2012, FungIsochores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FungIsochores : Isochores and effectors : genome reshaping and the birth of highly pathogenic species in fungal phytopathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plant Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pont Royal en Provence, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Gene Annotation of the Fungal Wheat Pathogen Zymoseptoria tritici Based on Combined Iso-Seq and RNA-Seq Evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Delude</w:t>
+                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05290062v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome of the Medicago anthracnose fungus, Colletotrichum destructivum, reveals a mini-chromosome-like region within a core chromosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04683720v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved gene annotation of the fungal wheat pathogen Zymoseptoria tritici based on combined Iso-Seq and RNA-Seq evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Pitarch</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04498577v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secreted protease-like protein in Zymoseptoria tritici is responsible for avirulence on Stb9 resistance gene in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...2843 lines deleted...]
-                <w:t xml:space="preserve">hal-00841751v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptosphaeria maculans semi-quantitative disease scale (LeMaSQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marie Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/OYUO2X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5527,2705 +5661,2705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t>
+              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314029v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t>
+              <w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286767v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Leptosphaeria maculans to a nonhost species which genes are involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria. pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of the fungal wheat pathogen Zymoseptoria tritici using ISO-SEQ and RNA-SEQ DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalliet Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck, Austria. pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic pleiotropic effecs reduce adaptation in a major wheat pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the determinants involved in the adaptation of Leptosphaeria maculans to different Brassica species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics IDF Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gélisse Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction entre les membres d'un complexe d'espèces pathogènes du colza (Leptosphaeria maculans et L.biglobosa) par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of histone modifications in the control of effector gene expression in Leptospharia maculans, the fungus causing stem canker of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of the chromatin state in the control of effector gene expression in Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first glimpse into the genetic architecture of pathogenicity of Zymoseptoria tritici on bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Chang Zhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pacific Grove, CA, United States. p.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. p. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal species resources: an integrated system for structural and functional genome annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.81-81</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999954v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Fungal species resources: an integrated system for structural and functional genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste B. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.69-69</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.81-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000210v1</w:t>
+                <w:t xml:space="preserve">hal-00999954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis/Sclerotinia resources: an integrated system for structural and functional genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSPGW 2011 : Botrytis/Sclerotinia Post-Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What large-scale T-DNA insertional mutagenesis tells us about pathogenicity?A functional genomics analysis in the dothieomycete Leptosphaeria maculans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomics of Botrytis cinerea and related Ascomycota species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.60</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820119v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of Botrytis cinerea and related Ascomycota species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What large-scale T-DNA insertional mutagenesis tells us about pathogenicity?A functional genomics analysis in the dothieomycete Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salim A. S. Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751266v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining plant genomic and genetic data using the GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aalt D.J van Dijk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Databases. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6658-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6658-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8372,51 +8506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-25-0077-TA" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01726-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pitarch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1128546" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paumier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-22-0185-A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marie Noah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OYUO2X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scalliet Gabriel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786161v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999954v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Brault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820119v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-25-0077-TA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paumier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-22-0185-A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01726-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pitarch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1128546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190821v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marie Noah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OYUO2X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scalliet Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785896v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Brault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999928v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820119v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>