--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -368,831 +368,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome of the Medicago anthracnose fungus, Colletotrichum destructivum, reveals a mini-chromosome-like region within a core chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Amezrou</w:t>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">Antoine Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Compain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Peter-Louis Plaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Pitarch</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1933. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46191-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498577v1</w:t>
+                <w:t xml:space="preserve">hal-04683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome of the Medicago anthracnose fungus, Colletotrichum destructivum, reveals a mini-chromosome-like region within a core chromosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Anais Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (8), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46191-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683720v1</w:t>
+                <w:t xml:space="preserve">hal-04498577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Septoria linicola : A Resource for Studying a Damaging Flax Pathogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A secreted protease-like protein in Zymoseptoria tritici is responsible for avirulence on Stb9 resistance gene in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Demenou</w:t>
+                <w:t xml:space="preserve">Colette Audéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Paumier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Guillot</w:t>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-22-0185-A⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920575v1</w:t>
+                <w:t xml:space="preserve">hal-04102220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and timing govern tripartite interactions of fungal phytopathogens and host in the stem canker species complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequences of Septoria linicola : A Resource for Studying a Damaging Flax Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Demenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Delphine Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Jacques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Laval</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01726-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-22-0185-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281614v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative plant-pathogen interactions call upon similar pathogenicity genes with a spectrum of effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location and timing govern tripartite interactions of fungal phytopathogens and host in the stem canker species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Pitarch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bergez</w:t>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1128546⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01726-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125786v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secreted protease-like protein in Zymoseptoria tritici is responsible for avirulence on Stb9 resistance gene in wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Amezrou</w:t>
+                <w:t xml:space="preserve">Quantitative and qualitative plant-pathogen interactions call upon similar pathogenicity genes with a spectrum of effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Audéon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Compain</w:t>
+                <w:t xml:space="preserve">Murielle Cuenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">Christophe Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011376. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1128546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1128546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102220v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,563 +1306,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+                <w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise J Gay</w:t>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L Soyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Tatiana E Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.2355-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0302-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190704v1</w:t>
+                <w:t xml:space="preserve">hal-03197705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Identification of Copper-Containing Oxidoreductases in the Secretomes of Three Colletotrichum Species with a Focus on Copper Radical Oxidases for the Biocatalytic Production of Fatty Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01526-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01526-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266749v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bardin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0302-FI⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197705v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Copper-Containing Oxidoreductases in the Secretomes of Three Colletotrichum Species with a Focus on Copper Radical Oxidases for the Biocatalytic Production of Fatty Aldehydes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01526-21. </w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.219-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01526-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619439v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
               </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1976,299 +1976,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Localization Screening of Colletotrichum higginsianum Effector Candidates Identifies Fungal Proteins Targeted to Plant Peroxisomes, Golgi Bodies, and Microtubules</w:t>
+                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
+                <w:t xml:space="preserve">Fabien Dutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Kleemann</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulla Neumann</w:t>
+                <w:t xml:space="preserve">Léo d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Cabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00562⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622767v1</w:t>
+                <w:t xml:space="preserve">hal-02621276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular Localization Screening of Colletotrichum higginsianum Effector Candidates Identifies Fungal Proteins Targeted to Plant Peroxisomes, Golgi Bodies, and Microtubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dutreux</w:t>
+                <w:t xml:space="preserve">Jochen Kleemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Ulla Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo d'Agata</w:t>
+                <w:t xml:space="preserve">Lisa Cabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621276v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small secreted protein in Zymoseptoria tritici is responsible for avirulence on wheat cultivars carrying the Stb6 resistance gene</w:t>
               </w:r>
@@ -2522,51 +2522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gapless genome assembly of Colletotrichum higginsianum reveals chromosome structure and association of transposable elements with secondary metabolite gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,1223 +3311,1731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grandaubert</w:t>
+                <w:t xml:space="preserve">Christina A. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jk. Hane</w:t>
+                <w:t xml:space="preserve">Jan A. L. van Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
+                <w:t xml:space="preserve">Ernesto P. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841751v1</w:t>
+                <w:t xml:space="preserve">hal-01190236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina A. Cuomo</w:t>
+                <w:t xml:space="preserve">Jk. Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan A. L. van Kan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Viaud</w:t>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto P. Benito</w:t>
+                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (8), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190236v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357866v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved gene annotation of the fungal wheat pathogen Zymoseptoria tritici based on combined Iso-Seq and RNA-Seq evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrAuFlow: A snakemake workflow for pangenome graph augmentation using short read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Malet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of pangenome graphs for the analysis and monitoring of fungal plant pathogen populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCLB 2024 International Symposium on Cereal Leaf Blights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Zürich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of the chromatin state in the control of gene expression in Leptospharia maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Asiomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into chromosome structure, transposable elements and secondary metabolite gene clusters from the complete genome sequence of Colletotrichum higginsianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG14 European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of the chromatin state in the control of effector gene expression in Leptospharia maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th New Phytologist Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagoya University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first set of expressed sequence TAGS (ESTS) in the medicinal mushroom Agaricus subrufescens provides opportunitgies to discover production pathways of bioactive compounds and develop molecular breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4536,973 +5044,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Séville, Spain. , p.315, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal communities associated with grapevine wood diseases, based on fungal ITS pyrosequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isochores and effectors: genome reshaping and the birth of highly pathogenic species in fungal phytopathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Seminar,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France. 2012, FungIsochores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FungIsochores : Isochores and effectors : genome reshaping and the birth of highly pathogenic species in fungal phytopathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plant Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pont Royal en Provence, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283788v1</w:t>
-              </w:r>
-[...506 lines deleted...]
-                <w:t xml:space="preserve">hal-03324321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marie Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,51 +5675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,64 +5964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria. pp.376</w:t>
@@ -6335,64 +6335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics IDF Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
@@ -6434,90 +6434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gélisse Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.340-341</w:t>
@@ -6546,103 +6546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction entre les membres d'un complexe d'espèces pathogènes du colza (Leptosphaeria maculans et L.biglobosa) par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.40</w:t>
@@ -6671,103 +6671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the involvement of histone modifications in the control of effector gene expression in Leptospharia maculans, the fungus causing stem canker of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, saint-Malo, France</w:t>
@@ -6835,64 +6835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.14</w:t>
@@ -6934,51 +6934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first glimpse into the genetic architecture of pathogenicity of Zymoseptoria tritici on bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7915,260 +7915,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of Botrytis cinerea and related Ascomycota species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What large-scale T-DNA insertional mutagenesis tells us about pathogenicity?A functional genomics analysis in the dothieomycete Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salim A. S. Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751266v1</w:t>
+                <w:t xml:space="preserve">hal-02820119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What large-scale T-DNA insertional mutagenesis tells us about pathogenicity?A functional genomics analysis in the dothieomycete Leptosphaeria maculans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomics of Botrytis cinerea and related Ascomycota species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.60</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820119v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8506,51 +8506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-25-0077-TA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paumier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-22-0185-A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01726-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pitarch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1128546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190821v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marie Noah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OYUO2X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scalliet Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785896v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Brault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999928v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820119v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-25-0077-TA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paumier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-22-0185-A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01726-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pitarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1128546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marie Noah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OYUO2X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scalliet Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785896v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Brault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999928v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>