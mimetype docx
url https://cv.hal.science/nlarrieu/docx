--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -452,756 +452,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautical communication transition from analog to digital data : A network security survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic Network Traffic Profile Generation : Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pirovano</w:t>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp xxxx. </w:t>
+              <w:t xml:space="preserve">Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp 1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosrev.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5539/cis.v7n2p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987728v1</w:t>
+                <w:t xml:space="preserve">hal-00955420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Network Traffic Profile Generation : Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Varet</w:t>
+                <w:t xml:space="preserve">Aeronautical communication transition from analog to digital data : A network security survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp xxxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosrev.2014.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/cis.v7n2p1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955420v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Gaussian and long memory statistical characterizations for Internet traffic with anomalies</w:t>
+                <w:t xml:space="preserve">Une Caractérisation non gaussienne et à longue mémoire du trafic Internet et de ses anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (11-12), pp.1401-1428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685248v1</w:t>
+                <w:t xml:space="preserve">ensl-00290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Caractérisation non gaussienne et à longue mémoire du trafic Internet et de ses anomalies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">Distribution of traffic among applications as measured in the French METROPOLIS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dewaele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Laurent Bernaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 62 (11-12), pp.1401-1428</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 62 (3-4), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03253266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00290745v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of traffic among applications as measured in the French METROPOLIS project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Gaussian and Long Memory Statistical Characterisations for Internet Traffic with Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Owezarski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.56-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03253266⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01154080v1</w:t>
+                <w:t xml:space="preserve">ensl-00175477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Gaussian and Long Memory Statistical Characterisations for Internet Traffic with Anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Gaussian and long memory statistical characterizations for Internet traffic with anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Scherrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4 (1), pp.56-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.56-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDSC.2007.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00175477v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1343,173 +1343,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testbed of QoS Ad-Hoc Network Designed for Cooperative Multi-drone Tasks</w:t>
+                <w:t xml:space="preserve">Software defined network based architecture to improve security in a swarm of drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouns Bouachir</w:t>
+                <w:t xml:space="preserve">Christophe Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moayad Aloqaily</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+                <w:t xml:space="preserve">Mickaël Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWac '19 17th ACM International Symposium on Mobility Management and Wireless Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3345770.3356740⟩</w:t>
+              <w:t xml:space="preserve">ICUAS'19, International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. art. no. 8797834, pp. 51-60., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386469v1</w:t>
+                <w:t xml:space="preserve">hal-02149924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a new secure routing protocol for UAV Ad hoc Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1528,522 +1502,548 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2019 : 38th Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software defined network based architecture to improve security in a swarm of drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guerber</w:t>
+                <w:t xml:space="preserve">Time-based Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Heydari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Royer</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS'19, International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797834⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2019, European conference on parallel and distributed processing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gottingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48340-1_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149924v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-based Consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Air Traffic Management Meets Blockchain Technology: a Blockchain-based concept for securing the sharing of Flight Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dehez Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Heydari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Pirovano</w:t>
+                <w:t xml:space="preserve">Hassan Asghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2019, European conference on parallel and distributed processing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gottingen, Germany. </w:t>
+              <w:t xml:space="preserve">DASC 2019 : 38th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48340-1_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145644v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Air Traffic Management Meets Blockchain Technology: a Blockchain-based concept for securing the sharing of Flight Data</w:t>
+                <w:t xml:space="preserve">Managing aircraft mobility in a context of the ATN/IPS network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dehez Clementi</w:t>
+                <w:t xml:space="preserve">Alexandre Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Asghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2019 : 38th Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-10, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181089v1</w:t>
+                <w:t xml:space="preserve">hal-02370602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing aircraft mobility in a context of the ATN/IPS network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Pirovano</w:t>
+                <w:t xml:space="preserve">Testbed of QoS Ad-Hoc Network Designed for Cooperative Multi-drone Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouns Bouachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moayad Aloqaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2019 : 38th Digital Avionics Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiWac '19 17th ACM International Symposium on Mobility Management and Wireless Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami, United States. pp.89-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345770.3356740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370602v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and performance evaluation of a secure routing protocol for UAV Ad hoc Network</w:t>
               </w:r>
@@ -2215,64 +2215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP Mobility in Aeronautical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tran Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,550 +2564,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint model-driven design and real experiment-based validation for a secure UAV ad hoc network routing protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+                <w:t xml:space="preserve">Current Solutions and Research Directions Towards Safety and Security of Intelligent Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Koopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Kopetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 2016, 2016 Integrated Communications Navigation and Surveillance Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSIV 2016: 2nd International Workshop on Safety and Security of Intelligent Vehicles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292300v1</w:t>
+                <w:t xml:space="preserve">hal-01340302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Verification of Secure UAANET Routing Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model driven development of a secure routing protocol for UAANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01365933v1</w:t>
+                <w:t xml:space="preserve">hal-01338965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Solutions and Research Directions Towards Safety and Security of Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Koopman</w:t>
+                <w:t xml:space="preserve">Extended Verification of Secure UAANET Routing Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Kopetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSIV 2016: 2nd International Workshop on Safety and Security of Intelligent Vehicles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340302v1</w:t>
+                <w:t xml:space="preserve">hal-01365933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven development of a secure routing protocol for UAANET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEEE 802.11n vs. IEEE 802.15.4: a study on Communication QoS to provide Safe FANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson A Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel F Pigatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">46th annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IFIP, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338965v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE 802.11n vs. IEEE 802.15.4: a study on Communication QoS to provide Safe FANETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint model-driven design and real experiment-based validation for a secure UAV ad hoc network routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNS 2016, 2016 Integrated Communications Navigation and Surveillance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA/IEEE, Apr 2016, Herndon, United States. pp 1E2-1 - 1E2-16 /, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNSURV.2016.7486324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318385v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Routing Protocol Design for UAV Ad Hoc Networks</w:t>
               </w:r>
@@ -3286,178 +3286,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can model driven development approaches improve the certification process for UAS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to generate realistic network traffic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2014, International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orlando, United States. pp 253-260</w:t>
+              <w:t xml:space="preserve">IEEE COMPSAC 2014, 38th Annual International Computers, Software &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977096v1</w:t>
+                <w:t xml:space="preserve">hal-00973913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to generate realistic network traffic ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can model driven development approaches improve the certification process for UAS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE COMPSAC 2014, 38th Annual International Computers, Software &amp; Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp xxxx</w:t>
+              <w:t xml:space="preserve">ICUAS 2014, International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, United States. pp 253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973913v1</w:t>
+                <w:t xml:space="preserve">hal-00977096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mobility Model For UAV Ad hoc Network</w:t>
               </w:r>
@@ -3469,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Bouachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alinoé Abrassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3545,282 +3545,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METRIX : a new tool to evaluate the quality of software source codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Varet</w:t>
+                <w:t xml:space="preserve">An ADS-B based Secure Geographical Routing Protocol for Aeronautical Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I@A 2013, AIAA Infotech@Aerospace Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE COMPSAC 2013, 37th Annual International Computer Software &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925197v1</w:t>
+                <w:t xml:space="preserve">hal-00859100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADS-B based Secure Geographical Routing Protocol for Aeronautical Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+                <w:t xml:space="preserve">METRIX : a new tool to evaluate the quality of software source codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE COMPSAC 2013, 37th Annual International Computer Software &amp; Applications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I@A 2013, AIAA Infotech@Aerospace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Boston, United States. pp xxxx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859100v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad hoc network QoS architecture for cooperative Unmanned Aerial Vehicles (UAVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Bouachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WD 2013, Wireless Days Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp 1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3848,416 +3848,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of an embedded aeronautical router with security capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Security capability discovery protocol over unsecured IP-based topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 2012, Integrated Communication Navigation and Surveillance Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAR-SSI 2012, 7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022283v1</w:t>
+                <w:t xml:space="preserve">hal-01022282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment to enhance aeromacs security in SESAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+                <w:t xml:space="preserve">Le protocole de découverte de sécurisation SCOUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 2012, Integrated Communications, Navigation and Surveillance Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOTERE/CFIP 2012, Conférence internationale NOuvelles TEchnologies de la REpartition - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022474v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protocole de découverte de sécurisation SCOUT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Varet</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment to enhance aeromacs security in SESAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE/CFIP 2012, Conférence internationale NOuvelles TEchnologies de la REpartition - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNS 2012, Integrated Communications, Navigation and Surveillance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Herndon, United States. pp C7-1 - C7-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNSurv.2012.6218388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860385v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security capability discovery protocol over unsecured IP-based topologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Design and development of an embedded aeronautical router with security capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR-SSI 2012, 7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNS 2012, Integrated Communication Navigation and Surveillance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Herndon, United States. pp E1-1 - E1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNSurv.2012.6218391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022282v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology to develop certified safe and secure aeronautical software - An embedded router case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,343 +4298,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance-aware Public Key Infrastructure for next generation connected aircrafts</w:t>
+                <w:t xml:space="preserve">Définition d'une architecture de sécurité adaptative pour les communications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDSYS 2010, 11ème Congrès des doctorants de l'École Doctorale Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022208v1</w:t>
+                <w:t xml:space="preserve">hal-01022219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'une architecture de sécurité adaptative pour les communications aéronautiques</w:t>
+                <w:t xml:space="preserve">An adaptive security architecture for future aircraft communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pirovano</w:t>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDSYS 2010, 11ème Congrès des doctorants de l'École Doctorale Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.E.2-1 - 3.E.2-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022219v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive security architecture for future aircraft communications</w:t>
+                <w:t xml:space="preserve">A performance-aware Public Key Infrastructure for next generation connected aircrafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.E.2-1 - 3.E.2-16, </w:t>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 3.C.3-1 - 3.C.3-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2010.5655369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022207v1</w:t>
+                <w:t xml:space="preserve">hal-01022208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aeronautical data link security architecture overview</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2009, IEEE 28th Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Orlando, United States. pp 4.A.4-1 - 4.A.4-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4737,77 +4737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de traces d'anomalies légitimes et illégitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4849,103 +4849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Gaussian and Long Memory Statistical Modeling of Internet Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Scherrer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Internet Performance, Simulation, Monitoring and Measurement (IPS-MoMe) 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salzburg Research, Salzburg University, IST MoMe cluster, ACM SIGSIM, IEEE Austria, Feb 2006, Salzburg, Austria. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4970,90 +4970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'attaques de Dénis de Service par un modèle non gaussien multirésolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5089,273 +5089,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00111928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'attaques de « Déni de Services » : ruptures dans les statistiques du trafic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">D'etection d'attaques de &amp;quot;D'eni de Services&amp;quot; : ruptures dans les statistiques du trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque sur le Traitement du Signal et des Images. GRETSI-2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association GRETSI, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.323-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00175963v1</w:t>
+                <w:t xml:space="preserve">hal-00691916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'etection d'attaques de &amp;quot;D'eni de Services&amp;quot; : ruptures dans les statistiques du trafic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Détection d'attaques de « Déni de Services » : ruptures dans les statistiques du trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.323-326</w:t>
+              <w:t xml:space="preserve">20e Colloque sur le Traitement du Signal et des Images. GRETSI-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association GRETSI, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691916v1</w:t>
+                <w:t xml:space="preserve">ensl-00175963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trace based method for realistic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5624,538 +5624,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception orientée modèle de logiciels embarqués</w:t>
+                <w:t xml:space="preserve">Model-driven Development for Embedded Software Application to Communications for Drone Swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 2018, 978-1-78405-445-8</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781785482632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799494v1</w:t>
+                <w:t xml:space="preserve">hal-01741205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven Development for Embedded Software Application to Communications for Drone Swarm</w:t>
+                <w:t xml:space="preserve">Conception orientée modèle de logiciels embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 2018, 978-1-78405-445-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01741205v1</w:t>
+                <w:t xml:space="preserve">hal-01799494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage rapide de logiciel pour les systèmes avioniques : contribution des approches orientées modèle pour la certification de systèmes complexes</w:t>
+                <w:t xml:space="preserve">Contrôle de congestion et gestion du trafic à partir de mesures Application pour l'optimisation de la qualité de service dans l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions, 116 p., 2014, ISBN : 978-1-78405-036-8 (papier) ; ISBN : 978-1-78406-036-7 (ebook)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Académiques Francophones 2014, 9783841620071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973896v1</w:t>
+                <w:t xml:space="preserve">hal-01652303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping Software for Avionics Systems: Model-oriented Approaches for Complex Systems Certification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeronautical Air–Ground Data Link Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 128 p, 2014, Focus : Computer engineering series, 978-1-84821-764-5</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE/Wiley, 150 pp, 2014, Focus Series in Networks and Telecommunications, 9781848217416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356814v1</w:t>
+                <w:t xml:space="preserve">hal-01166846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de congestion et gestion du trafic à partir de mesures Application pour l'optimisation de la qualité de service dans l'Internet</w:t>
+                <w:t xml:space="preserve">Rapid Prototyping Software for Avionics Systems: Model-oriented Approaches for Complex Systems Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Académiques Francophones 2014, 9783841620071</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 128 p, 2014, Focus : Computer engineering series, 978-1-84821-764-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652303v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeronautical Air–Ground Data Link Communications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototypage rapide de logiciel pour les systèmes avioniques : contribution des approches orientées modèle pour la certification de systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pirovano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 116 p., 2014, ISBN : 978-1-78405-036-8 (papier) ; ISBN : 978-1-78406-036-7 (ebook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Radzik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01166846v1</w:t>
+                <w:t xml:space="preserve">hal-00973896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Propagation Assessment for Network Security : Application to Airport Communication Network Design</w:t>
               </w:r>
@@ -6167,51 +6167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, pp.144, 2013, Print ISBN : 9781848214545 ; Online ISBN: 9781118579947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118579947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7001,103 +7001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Gaussian and long memory statistical characterisations for Internet traffic with anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Scherrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2005-35, Laboratoire de l'informatique du parallélisme. 2005, 2+21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7406,51 +7406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CAA1CF0"/>
+    <w:nsid w:val="CDE412E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7637,51 +7637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nlarrieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5126-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089490258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215009988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359087334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nicolas-larrieu.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01871398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.09.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Maxa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2014.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PZS1K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00955420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/cis.v7n2p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2007.12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saddi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q2XNTSZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00175477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02386469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouns Bouachir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moayad Aloqaily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02301110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02149924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797834" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez Clementi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Asghar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tran Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01292300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2016.7486324" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01365933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777970" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01340302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Koopman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kopetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01318385v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson A Marconato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01132516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roudiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00977096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Bouachir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alino&#233; Abrassart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sartre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4567" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00859100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686488" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218391" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00860385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655369" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00175418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00175963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1312915" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01362115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01356814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579947" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04999261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01010013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nlarrieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5126-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089490258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215009988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359087334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nicolas-larrieu.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01871398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.09.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Maxa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00955420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/cis.v7n2p1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2014.02.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PZS1K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q2XNTSZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00175477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2007.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02149924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797834" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02301110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081613" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02145644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Heydari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48340-1_63" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez Clementi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Asghar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081622" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tran Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02386469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouns Bouachir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moayad Aloqaily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345770.3356740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01785047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90371-2_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01340302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Koopman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kopetz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01365933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777970" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01318385v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson A Marconato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01292300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2016.7486324" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01132516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roudiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00977096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Bouachir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alino&#233; Abrassart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00859100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00925197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sartre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4567" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686488" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00860385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSurv.2012.6218391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655363" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655369" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00175418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00175963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1312915" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01362115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652303v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01356814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00973886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579947" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04999261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01339922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01010013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>