--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -7406,51 +7406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDE412E6"/>
+    <w:nsid w:val="4B6D6B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>