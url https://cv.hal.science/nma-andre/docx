--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -2382,165 +2382,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la photogrammétrie numérique à l’analyse architecturale en archéologie</w:t>
+                <w:t xml:space="preserve">Nuages de points et analyse architecturale en contexte stratifié urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Photogrammétrie numérique et perception 3D : les nouvelles conquêtes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photogrammétrie et de Télédétection - ENSG, Mar 2016, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">Atelier Over the Cloud : Architecture, archéologie et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRAA Aix-en-Provence, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03590500v1</w:t>
+                <w:t xml:space="preserve">hal-01526635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuages de points et analyse architecturale en contexte stratifié urbain</w:t>
+                <w:t xml:space="preserve">L’apport de la photogrammétrie numérique à l’analyse architecturale en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Over the Cloud : Architecture, archéologie et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRAA Aix-en-Provence, Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Photogrammétrie numérique et perception 3D : les nouvelles conquêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photogrammétrie et de Télédétection - ENSG, Mar 2016, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526635v1</w:t>
+                <w:t xml:space="preserve">halshs-03590500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et représentation numériques en architecture et archéologie</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAAC6E6B"/>
+    <w:nsid w:val="6607C85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5199,51 +5199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nma-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4450-5580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hassini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Chbili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fabiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Khayari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nma-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4450-5580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hassini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Chbili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fabiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Khayari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>