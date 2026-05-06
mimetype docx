--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1471,280 +1471,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe du sanctuaire de Mandeure (Doubs, France), de ses origines gauloises à sa monumentalisation romaine.</w:t>
+                <w:t xml:space="preserve">Le théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier d'archéologie jurassienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epomanduodurum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, une ville chez les Séquanes : bilan de quatre années de recherche à Mandeure et Mathay (Doubs), 64, pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2007.3321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442095v1</w:t>
+                <w:t xml:space="preserve">hal-01911687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre antique</w:t>
+                <w:t xml:space="preserve">Le complexe du sanctuaire de Mandeure (Doubs, France), de ses origines gauloises à sa monumentalisation romaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mougin</w:t>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier d'archéologie jurassienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.13-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911687v1</w:t>
+                <w:t xml:space="preserve">hal-00442095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2742,77 +2742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées archéologiques frontalières de l'Arc jurassien. Mandeure, sa campagne et ses relations d'Avenches à Luxeuil et d'Augst à Besançon. Actualités archéologiques régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Delle (France), Boncourt (Suisse), France. pp.13-34</w:t>
@@ -3990,213 +3990,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03590506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenatio rotunda, le modèle 3D de la restitution</w:t>
+                <w:t xml:space="preserve">Cenatio rotunda, le modèle 3D de l’escalier à vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03590545v1</w:t>
+                <w:t xml:space="preserve">halshs-03590548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenatio rotunda, le modèle 3D de l’escalier à vis</w:t>
+                <w:t xml:space="preserve">Cenatio rotunda, le modèle 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03590548v1</w:t>
+                <w:t xml:space="preserve">halshs-03590549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenatio rotunda, le modèle 3D</w:t>
+                <w:t xml:space="preserve">Cenatio rotunda, le modèle 3D de la restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03590549v1</w:t>
+                <w:t xml:space="preserve">halshs-03590545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épaisseur du trait</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6607C85E"/>
+    <w:nsid w:val="3F7A56AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5199,51 +5199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nma-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4450-5580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hassini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Chbili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fabiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Khayari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nma-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4450-5580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hassini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Abed-Ben Khader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gosoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Chbili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fabiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Khayari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>