--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -128,51 +128,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COQTEL project dataset : Corrosion Quantification Trough Extended use of Lamb waves</w:t>
+                <w:t xml:space="preserve">In-situ monitoring of µm-sized electrochemically generated corrosion pits using Lamb waves managed by a sparse array of piezoelectric transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
@@ -207,106 +207,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111393. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.107527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966087v1</w:t>
+                <w:t xml:space="preserve">hal-04966955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of µm-sized electrochemically generated corrosion pits using Lamb waves managed by a sparse array of piezoelectric transducers</w:t>
+                <w:t xml:space="preserve">COQTEL project dataset : Corrosion Quantification Trough Extended use of Lamb waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
@@ -341,82 +341,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147, pp.107527. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966955v1</w:t>
+                <w:t xml:space="preserve">hal-04966087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single atom convolutional matching pursuit: Theoretical framework and application to Lamb waves based structural health monitoring</w:t>
               </w:r>
@@ -794,391 +798,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-structures Deep Transfer Learning through Kantorovich potentials for Lamb Waves based Structural Health Monitoring</w:t>
+                <w:t xml:space="preserve">A spatio-temporal nonlinear semi-analytical framework describing longitudinal waves propagation in damaged structures based on Green–Volterra formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Postorino</w:t>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.24-50. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/2684-6500.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.110048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083361v1</w:t>
+                <w:t xml:space="preserve">hal-04072726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal nonlinear semi-analytical framework describing longitudinal waves propagation in damaged structures based on Green–Volterra formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid twin of RTM process at the scarce data limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouvier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 189, pp.1-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.110048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-023-01747-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072726v1</w:t>
+                <w:t xml:space="preserve">hal-04424928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid twin of RTM process at the scarce data limit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
+                <w:t xml:space="preserve">Cross-structures Deep Transfer Learning through Kantorovich potentials for Lamb Waves based Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.24-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-023-01747-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/2684-6500.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424928v1</w:t>
+                <w:t xml:space="preserve">hal-04083361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided waves propagation in arbitrarily stacked composite laminates: Between-layers incompatibility issue resolution using hybrid matrix strategy</w:t>
               </w:r>
@@ -1292,603 +1296,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a new electrostrictive polymer based continuum actuator for endoscopic robot</w:t>
+                <w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Study of temperature effects, development of a digital twin and of an associated neural-network based compensation procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Jacquemin</w:t>
+                <w:t xml:space="preserve">Nassim Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Sun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X221142090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 526, pp.116747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069368v1</w:t>
+                <w:t xml:space="preserve">hal-03675277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichotomy property of dispersion equation of guided waves propagating in anisotropic composite plates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and control of a new electrostrictive polymer based continuum actuator for endoscopic robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tence-Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1045389X2211420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221142090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675303v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Study of temperature effects, development of a digital twin and of an associated neural-network based compensation procedure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Rébillat</w:t>
+                <w:t xml:space="preserve">Dichotomy property of dispersion equation of guided waves propagating in anisotropic composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 526, pp.116747. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.108212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675277v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of frequency and spatially dependent attenuation of guided waves propagating in mounted and unmounted A380 parts made up of anisotropic viscoelastic composite laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuanglin Guo</w:t>
+                <w:t xml:space="preserve">Upcoming damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14759217221099967⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X211011680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681668v1</w:t>
+                <w:t xml:space="preserve">hal-03262590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcoming damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Briand</w:t>
+                <w:t xml:space="preserve">Prediction of frequency and spatially dependent attenuation of guided waves propagating in mounted and unmounted A380 parts made up of anisotropic viscoelastic composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (2), pp.251-265. </w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.147592172210999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X211011680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14759217221099967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262590v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised damage clustering in complex aeronautical composite structures monitored by Lamb waves : an inductive approach</w:t>
               </w:r>
@@ -2524,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,144 +3245,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable damage-tolerant controller based on a modal double-loop framework</w:t>
+                <w:t xml:space="preserve">Damage-tolerant active control using a modal H∞-norm-based methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helói F.G Genari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurípedes G.O Nóbrega</w:t>
+                <w:t xml:space="preserve">Eurípedes G.O Nobrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.334-353. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.76-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483840v1</w:t>
+                <w:t xml:space="preserve">hal-01493852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modal H∞-norm-based performance requirement for damage-tolerant active controller design</w:t>
               </w:r>
@@ -3475,144 +3479,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage-tolerant active control using a modal H∞-norm-based methodology</w:t>
+                <w:t xml:space="preserve">A reconfigurable damage-tolerant controller based on a modal double-loop framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helói F.G Genari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurípedes G.O Nobrega</w:t>
+                <w:t xml:space="preserve">Eurípedes G.O Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.76-86. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.334-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493852v1</w:t>
+                <w:t xml:space="preserve">hal-01483840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven temperature compensation approach for Structural Health Monitoring using Lamb waves</w:t>
               </w:r>
@@ -3637,51 +3641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,51 +3745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Influence of Static Load and Temperature on the Electromechanical Signature of Piezoelectric Elements Bonded to Composite Aeronautic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4467,248 +4471,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Key Performance Indicators for the Validation of PHM Health Indicators with Application to a Hydraulic Actuation System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
+                <w:t xml:space="preserve">Design of a novel long-range inflatable robotic arm: Manufacturing and numerical evaluation of the joints and actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémi Masse</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1333008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4025025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059998v1</w:t>
+                <w:t xml:space="preserve">hal-01064303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a novel long-range inflatable robotic arm: Manufacturing and numerical evaluation of the joints and actuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Voisembert</w:t>
+                <w:t xml:space="preserve">Numerical Key Performance Indicators for the Validation of PHM Health Indicators with Application to a Hydraulic Actuation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameziane Aoussat</w:t>
+                <w:t xml:space="preserve">Jean-Rémi Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, pp.045001. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4025025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1333008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064303v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic multi-touch sensing method using amplitude disturbed ultrasonic wave diffraction patterns</w:t>
               </w:r>
@@ -5644,51 +5648,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference for CBM in Aerospace (ICCBMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.107527, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306157v1</w:t>
@@ -5993,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t>
@@ -6177,269 +6181,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Approach to Study the Synergy and Damage Mechanisms of Corrosion Fatigue in Metallic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ and real time corrosion damage monitoring by Lamb waves: application to aeronautic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nicard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference for Condition-Based Maintenance in Aerospace (ICCBMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307649v1</w:t>
+                <w:t xml:space="preserve">hal-05305433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real time corrosion damage monitoring by Lamb waves: application to aeronautic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an Experimental Approach to Study the Synergy and Damage Mechanisms of Corrosion Fatigue in Metallic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El May</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Conference for Condition-Based Maintenance in Aerospace (ICCBMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305433v1</w:t>
+                <w:t xml:space="preserve">hal-05307649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printed PZT Transducers Network for the Structural Health Monitoring of Foreign Object Damage Composite Panel</w:t>
               </w:r>
@@ -6922,51 +6926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced harmonic-hybrid reduced model for solving parametric dynamics in structural health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alejandro Rodríguez Iturra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,160 +7296,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+                <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.477-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990259v1</w:t>
+                <w:t xml:space="preserve">hal-03889915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie ultrasonore pour l'interaction homme-machine par rayonnement de plaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Glémain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7487,364 +7504,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+                <w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889915v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xixi Li</w:t>
+                <w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.401-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848169v1</w:t>
+                <w:t xml:space="preserve">hal-03990259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Size Quantification Using Lamb Waves by Analytical Model Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7891,77 +7895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb waves scattering model for identification of damage parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8012,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, localization, and quantification of corrosion damage using Lamb Waves for the structural health monitoring of aluminum aeronautics structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Liegey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning to close the gap between experimental and numerical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,243 +8338,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage imaging post processing for delamination size assessment of CFRP aeronautic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Briand</w:t>
+                <w:t xml:space="preserve">Towards an industrial deployment of PZT based SHM processes: A dedicated metamodel for Lamb wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035661v1</w:t>
+                <w:t xml:space="preserve">hal-03023307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an industrial deployment of PZT based SHM processes: A dedicated metamodel for Lamb wave propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Postorino</w:t>
+                <w:t xml:space="preserve">Damage imaging post processing for delamination size assessment of CFRP aeronautic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-12</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023307v1</w:t>
+                <w:t xml:space="preserve">hal-03035661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new electroactive polymer based continuumactuator for endoscopic surgical robots</w:t>
               </w:r>
@@ -8681,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of vibrations in a damaged beam using Green-Volterra formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8770,468 +8774,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benbara</w:t>
+                <w:t xml:space="preserve">Data-Driven Autoregressive Model Identification for Structural Health Monitoring in an Anisotropic Composite Plate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessé Paixao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012002v1</w:t>
+                <w:t xml:space="preserve">hal-03013739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial integration of baseline-free damage detection algorithms based on dual-PZT for the structural health monitoring of anisotropic composite aeronautic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lize</w:t>
+                <w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013029v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Autoregressive Model Identification for Structural Health Monitoring in an Anisotropic Composite Plate.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessé Paixao</w:t>
+                <w:t xml:space="preserve">Spatial integration of baseline-free damage detection algorithms based on dual-PZT for the structural health monitoring of anisotropic composite aeronautic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Palo Alto, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2019/32386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013739v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
+                <w:t xml:space="preserve">Bending waves focusing in arbitrary shaped plate-like structures: Application to spatial audio in cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012997v1</w:t>
+                <w:t xml:space="preserve">hal-03012002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless Nonlinear Stroke Controller for an Implantable, Undulating Membrane Blood Pump</w:t>
               </w:r>
@@ -9462,230 +9466,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial attenuation prediction of Lamb waves in composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuanglin Guo</w:t>
+                <w:t xml:space="preserve">Piezoelectric transducer for low frequency sound generation on surface loudspeakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015161v1</w:t>
+                <w:t xml:space="preserve">hal-03013697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Briand</w:t>
+                <w:t xml:space="preserve">Spatial attenuation prediction of Lamb waves in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012957v1</w:t>
+                <w:t xml:space="preserve">hal-03015161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Least Squares Canonical Correlation Analysis for damage quantification in aeronautic composite structures</w:t>
               </w:r>
@@ -9747,135 +9751,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric transducer for low frequency sound generation on surface loudspeakers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benbara</w:t>
+                <w:t xml:space="preserve">Damage size quantification in aeronautic composite structures based on imaging results post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013697v1</w:t>
+                <w:t xml:space="preserve">hal-03012957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER shock delamination generation and machine learning-based damage quantification in CFRP composites plates</w:t>
               </w:r>
@@ -9887,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10257,512 +10261,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel inflatable actuator for inflatable robotic arms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Voisembert</w:t>
+                <w:t xml:space="preserve">Estimation of the temperature field on a composite fan cowl using the static capacity of surface-mounted piezoceramic transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014000⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01840414v1</w:t>
+                <w:t xml:space="preserve">hal-01593482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the temperature field on a composite fan cowl using the static capacity of surface-mounted piezoceramic transducers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
+                <w:t xml:space="preserve">A novel inflatable actuator for inflatable robotic arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Voisembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.88-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593482v2</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of First Symmetric and Antisymmetric Lamb Wave Modes Generated and Received by Dual-PZTs in a Composite Plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Hudin</w:t>
+                <w:t xml:space="preserve">On-board Decision Making Platform for Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Mosalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Palo Alto, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775214v1</w:t>
+                <w:t xml:space="preserve">hal-01665331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Decision Making Platform for Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barthes</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of First Symmetric and Antisymmetric Lamb Wave Modes Generated and Received by Dual-PZTs in a Composite Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Health Monitoring 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2017/14053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665331v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-based versus nonlinear model-based damage sensitive features for delamination quantification in CFRP composites</w:t>
               </w:r>
@@ -10800,51 +10804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Palo Alto, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10863,226 +10867,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage indexes comparison for the structural health monitoring of a stiffened composite plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Damage Quantification Using Signal Based And Nonlinear Model Based Damage Sensitive Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vermot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592996v1</w:t>
+                <w:t xml:space="preserve">hal-01593412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Damage Quantification Using Signal Based And Nonlinear Model Based Damage Sensitive Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghrib</w:t>
+                <w:t xml:space="preserve">Damage indexes comparison for the structural health monitoring of a stiffened composite plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vermot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. pp.436-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01593412v1</w:t>
+                <w:t xml:space="preserve">hal-01592996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of frequency shift and impedance-based method for robust temperature sensing using piezoceramic devices for shm</w:t>
               </w:r>
@@ -11353,51 +11357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ecault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bilbao, Spain. pp.1 - 10</w:t>
@@ -11718,609 +11722,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural health monitoring of high voltage electrical switch ceramic insulators in seismic areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor validation of a Structural Health Monitoring Process for Aircraft Nacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fendzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid M. Mosalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Morocco. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001841v1</w:t>
+                <w:t xml:space="preserve">hal-01001710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor validation of a Structural Health Monitoring Process for Aircraft Nacelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature on the impedance of piezoelectric actuators used for SHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balmès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Fendzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Aircraft Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Morocco. pp.1-8</w:t>
+              <w:t xml:space="preserve">14th Symposium on Vibration, Shock and Noise (VISHNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001710v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the impedance of piezoelectric actuators used for SHM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Optimal Sensors Placement to Enhance Damage Detection in Composite Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fendzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium on Vibration, Shock and Noise (VISHNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.1--6</w:t>
+              <w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001678v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sensors Placement to Enhance Damage Detection in Composite Plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Fendzi</w:t>
+                <w:t xml:space="preserve">Structural health monitoring of high voltage electrical switch ceramic insulators in seismic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement B. Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Morel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalid M. Mosalam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001844v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and Validation of Health Indicators in Prognostics and Health Management System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
+                <w:t xml:space="preserve">Detection of structural damage using the exponential sine sweep method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Hajrya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol), 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, United States. pp.1226-1234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100566v1</w:t>
+                <w:t xml:space="preserve">hal-00874641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics of an Aircraft Engine Pumping Unit Using a Hybrid Approach based-on Surrogate Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12339,171 +12334,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPHM.2013.6621430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of structural damage using the exponential sine sweep method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Hajrya</w:t>
+                <w:t xml:space="preserve">Selection and Validation of Health Indicators in Prognostics and Health Management System Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. pp.239 - 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874641v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Decision Trees using SVM for Multi-class Classification</w:t>
               </w:r>
@@ -12695,235 +12699,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the Diagnosis of Hydromechanical Actuation Loops in Aircraft Engines</w:t>
+                <w:t xml:space="preserve">An Approach to the Health Monitoring of the Fuel System of a Turbofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Mediterranean Conference on Control &amp; Automation (MED), 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265764⟩</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Denver, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHM.2012.6299528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100558v1</w:t>
+                <w:t xml:space="preserve">hal-01100554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to the Health Monitoring of the Fuel System of a Turbofan</w:t>
+                <w:t xml:space="preserve">Methodology for the Diagnosis of Hydromechanical Actuation Loops in Aircraft Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémi Massé</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Denver, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">20th Mediterranean Conference on Control &amp; Automation (MED), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.972 - 977, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPHM.2012.6299528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100554v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage monitoring based on wave illumination of structures</w:t>
               </w:r>
@@ -13138,51 +13142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Krakow, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13233,51 +13237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13328,51 +13332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection by marginalized particle filter : application to a drilling process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13449,51 +13453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13525,381 +13529,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Control using inverse Bond Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
+                <w:t xml:space="preserve">Stochastic Adaptive Learning rate in an identification method: an approach for on line drilling process monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième congrès international en conception et modélisation des systèmes mécaniques (CMSM'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ACC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362516v1</w:t>
+                <w:t xml:space="preserve">hal-00400532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection and Localization Using Subspace Based Residual and Artificial Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Coffignal</w:t>
+                <w:t xml:space="preserve">Non Linear Control using inverse Bond Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mechbal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Desing Modeling and Experiments of Adaptive Structures and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">Troisième congrès international en conception et modélisation des systèmes mécaniques (CMSM'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403468v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Adaptive Learning rate in an identification method: an approach for on line drilling process monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Ba</w:t>
+                <w:t xml:space="preserve">Damage detection and Localization Using Subspace Based Residual and Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Desing Modeling and Experiments of Adaptive Structures and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400532v1</w:t>
+                <w:t xml:space="preserve">hal-00403468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Algorithm through Lyapunov Stability Theory for online Oilfield Drilling Processes Monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13944,364 +13948,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural damage Diagnosis Using Subspace Based Residual and Artificial Neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Thin Finite Plate Modeling and Experimental Studies on Lamb Wave Propagation at various Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Nikolovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Barcelonne, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Eurosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400521v1</w:t>
+                <w:t xml:space="preserve">hal-00402813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Neural Network Based Strutural Damage Diagnosis using non parametric subspace residual.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Structural Health monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Finite Plate Modeling and Experimental Studies on Lamb Wave Propagation at various Boundary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hafez</w:t>
+                <w:t xml:space="preserve">Structural damage Diagnosis Using Subspace Based Residual and Artificial Neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Safeprocess2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelonne, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402813v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line drilling process monitoring by Marginalized Particle Filter</w:t>
               </w:r>
@@ -14417,51 +14421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic process of an oilfield drilling system: online monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14646,51 +14650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration analysis and fault detection: application to a hydraulic process of an oilfield driling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14754,51 +14758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'encrassement d'une tête de forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14862,51 +14866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Damage Diagnosis Using Subspace Based Residual and Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14951,602 +14955,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring by Finite Element Model Updating based on Recursive Subspace Modal Parameter Estimation</w:t>
+                <w:t xml:space="preserve">Thin Finite Plate Modeling and Experimental Studies on Lamb Wave Propagation at Various Boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Saeed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Nikolovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering ISMA2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">22nd international conference EUROSENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dresden, Germany. pp.&amp;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283217v1</w:t>
+                <w:t xml:space="preserve">hal-00292246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive modal parameter estimation using output-only subspace identification for structural health monitoring</w:t>
+                <w:t xml:space="preserve">Structural Health Monitoring by Finite Element Model Updating based on Recursive Subspace Modal Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kashif Saeed</w:t>
+                <w:t xml:space="preserve">Khadija Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering ISMA2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283216v1</w:t>
+                <w:t xml:space="preserve">hal-00283217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Finite Plate Modeling and Experimental Studies on Lamb Wave Propagation at Various Boundary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vergé</w:t>
+                <w:t xml:space="preserve">Recursive modal parameter estimation using output-only subspace identification for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference EUROSENSORS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292246v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Studies on Lamb Wave Propagation at Various Boundary conditions: Application on a Thin Finite Plate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Recursive Modal parameter Estimation using Output-only Subspace Identification for structural health monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hafez</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Beijing, China. pp.é</w:t>
+              <w:t xml:space="preserve">16th IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccion, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294170v1</w:t>
+                <w:t xml:space="preserve">hal-00401769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Modal parameter Estimation using Output-only Subspace Identification for structural health monitoring.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Experimental Studies on Lamb Wave Propagation at Various Boundary conditions: Application on a Thin Finite Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Nikolovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Coffignal</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ajaccion, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Beijing, China. pp.é</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401769v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Modal Analysis using Output-only Subspace Identification for Structural Health Monitoring</w:t>
               </w:r>
@@ -15558,51 +15562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15666,51 +15670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15755,308 +15759,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode and Adaptive Control for an Underactuated Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Mechbal</w:t>
+                <w:t xml:space="preserve">Online Modal Parameter Estimation Using Output-only Subspace Identification for Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lucet</w:t>
+                <w:t xml:space="preserve">Michel Verge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Symposium on Design, Modelling and Experiments of Adaptive Structures and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bad Herrenalb, Germany. pp.77-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402818v1</w:t>
+                <w:t xml:space="preserve">hal-00283167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Modal Parameter Estimation Using Output-only Subspace Identification for Structural Health Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+                <w:t xml:space="preserve">Sliding Mode and Adaptive Control for an Underactuated Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Verge</w:t>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Design, Modelling and Experiments of Adaptive Structures and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283167v1</w:t>
+                <w:t xml:space="preserve">hal-00402818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode and Adaptive Control for an Underactuated Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.é</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16172,51 +16176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations and Experiments on Active Vibration Control of a Composite Beam with Integrated Piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IMACS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16254,51 +16258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de rejet appliquées à une structure flexible. Conférence internationale francophone d'Automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16368,117 +16372,117 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and methods for controlling and implantable blood pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Scheffler</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 10.799.625 B2. 2020, pp.US</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 20220062618. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -16500,309 +16504,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Analysis for Robust Damage Detection with Application to Multifunctional Aircraft Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial H∞ Approach to Damage Tolerant Active Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euripedes Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100545v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial H∞ Approach to Damage Tolerant Active Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation Analysis for Robust Damage Detection with Application to Multifunctional Aircraft Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Hajrya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102749v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé Tactile à Diffraction Ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Ecole nationale supérieure d'arts et métiers - ENSAM, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010ENAM0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00691531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId363"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16949,51 +16953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El May" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05554207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Stamatelatos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Loutas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12110963" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglin Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufeng Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117360" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benbara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221099967" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Briand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X211011680" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Rahbari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.104099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X21995597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. G. Villani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20963171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921719843453" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320923279" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghrib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Hmad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716685039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdellatif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zweir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B Ouezdou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-Christoph Hildebrandt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfayad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0750-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891029v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Liz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aad534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guskov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#243;i F.G Genari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O N&#243;brega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.11.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O .N&#243;brega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O Nobrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.10.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fendzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716650997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Uribe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamoureux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.03.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13176/12.541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hajrya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921713481015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Masse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisembert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riwan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Aoussat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nikolovski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hafez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verg&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276549" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2005.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.501-526" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thais Colombo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gl&#233;main" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glemain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10307268" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Liegey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lize" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32386" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paixao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015161v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890546v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.647" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593482v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1685" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775214v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2017/14053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665331v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mosalam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.994" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcellin Fendzi Tefoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement B. Barthes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Mosalam" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Massot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001678v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100566v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693847" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621430" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874641v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouamama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693840" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026248v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100558v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mass&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265764" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100554v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2012.6299528" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajrya Rafik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saeed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403321v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hbaieb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403468v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400532v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400521v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400653v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402813v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Nikolovski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hbaieb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2009.4839475" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00418252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403317v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saeed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Saeed" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602166" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292246v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294170v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401769v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubrecht" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzid" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283167v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060829-4-CN-2909.00198" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021087v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheffler" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100545v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102749v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691531v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0049" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El May" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Letellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05554207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Stamatelatos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Loutas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12110963" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglin Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufeng Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117360" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benbara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108212" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X211011680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221099967" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Rahbari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.104099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X21995597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. G. Villani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20963171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921719843453" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320923279" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghrib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Hmad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716685039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdellatif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zweir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B Ouezdou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne-Christoph Hildebrandt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfayad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0750-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891029v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Liz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aad534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guskov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.03.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#243;i F.G Genari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O Nobrega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.10.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O .N&#243;brega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O N&#243;brega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.11.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fendzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921716650997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Uribe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamoureux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.03.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13176/12.541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hajrya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921713481015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisembert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riwan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Aoussat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Masse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nikolovski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hafez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verg&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Hafez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276549" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2005.11.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.501-526" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Letellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thais Colombo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gl&#233;main" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Orefice" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glemain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10307268" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Liegey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035661v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paixao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013029v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32386" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013697v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890546v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.647" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593482v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1685" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mosalam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775214v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2017/14053" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593412v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.994" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592996v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ecault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcellin Fendzi Tefoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001710v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Massot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001678v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement B. Barthes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Mosalam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874641v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621430" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100566v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693847" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouamama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693840" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026248v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2012.6299528" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mass&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265764" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajrya Rafik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saeed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403321v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hbaieb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400532v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362516v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403468v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Nikolovski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400653v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400521v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hbaieb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2009.4839475" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00418252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403317v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292246v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283217v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saeed" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283216v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Saeed" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602166" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401769v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubrecht" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzid" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283167v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402818v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060829-4-CN-2909.00198" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021087v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102749v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100545v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691531v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0049" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>