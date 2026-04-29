--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -697,112 +697,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience incarnée des jeunes enfants en milieu urbain : exploration méthodologique à Sfax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rencontre AAU 1 : L’horizon critique des approches sensibles de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyyat - Forum international des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Manouba, Université de Tunis, Université de Tunis el Manar, Groupement d’intérêt scientifique (GIS) Moyen-Orient mondes musulmans (CNRS, France), Institut de recherche sur le Maghreb contemporain (IRMC), Sep 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Rencontre AAU 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités (AAU), Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777753v1</w:t>
+                <w:t xml:space="preserve">hal-04048188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vuaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -818,165 +857,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre AAU 1 : L’horizon critique des approches sensibles de l’espace</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience incarnée des jeunes enfants en milieu urbain : exploration méthodologique à Sfax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre AAU 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités (AAU), Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Insaniyyat - Forum international des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Manouba, Université de Tunis, Université de Tunis el Manar, Groupement d’intérêt scientifique (GIS) Moyen-Orient mondes musulmans (CNRS, France), Institut de recherche sur le Maghreb contemporain (IRMC), Sep 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048188v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde n°2 : l’enfant au prisme de son environnement quotidien</w:t>
               </w:r>
@@ -1064,204 +1064,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes sensibles de vulnérabilités des enfants en milieu urbain. Quand l’ambiance entre en jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valkiria Amaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole doctorale CNRS « Enquêter en terrain sensible au Maghreb »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616449v1</w:t>
+                <w:t xml:space="preserve">hal-03616426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les formes sensibles de vulnérabilités des enfants en milieu urbain. Quand l’ambiance entre en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valkiria Amaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Ecole doctorale CNRS « Enquêter en terrain sensible au Maghreb »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616426v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1517,51 +1517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/focuse-sensory-forms-of-childrens-urban-experience-when-ambiance-comes-into-play/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchadi Kawtar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Frikha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maurette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/focuse-sensory-forms-of-childrens-urban-experience-when-ambiance-comes-into-play/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchadi Kawtar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Frikha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maurette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>