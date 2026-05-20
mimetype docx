--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -697,394 +697,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre AAU 1 : L’horizon critique des approches sensibles de l’espace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde n°2 : l’enfant au prisme de son environnement quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+                <w:t xml:space="preserve">Maya El-Nesr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noa Schumacher</w:t>
+                <w:t xml:space="preserve">Nadja Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre AAU 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités (AAU), Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum itinérant Mobi’kids de Rennes à Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO Rennes, PACTE, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048188v1</w:t>
+                <w:t xml:space="preserve">hal-04285529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vuaillat</w:t>
+                <w:t xml:space="preserve">Rencontre AAU 1 : L’horizon critique des approches sensibles de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Rencontre AAU 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités (AAU), Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616462v1</w:t>
+                <w:t xml:space="preserve">hal-04048188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience incarnée des jeunes enfants en milieu urbain : exploration méthodologique à Sfax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vuaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyyat - Forum international des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Manouba, Université de Tunis, Université de Tunis el Manar, Groupement d’intérêt scientifique (GIS) Moyen-Orient mondes musulmans (CNRS, France), Institut de recherche sur le Maghreb contemporain (IRMC), Sep 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777753v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde n°2 : l’enfant au prisme de son environnement quotidien</w:t>
+                <w:t xml:space="preserve">L’expérience incarnée des jeunes enfants en milieu urbain : exploration méthodologique à Sfax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Schumacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadja Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum itinérant Mobi’kids de Rennes à Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO Rennes, PACTE, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Insaniyyat - Forum international des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Manouba, Université de Tunis, Université de Tunis el Manar, Groupement d’intérêt scientifique (GIS) Moyen-Orient mondes musulmans (CNRS, France), Institut de recherche sur le Maghreb contemporain (IRMC), Sep 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285529v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t>
               </w:r>
@@ -1517,51 +1517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/focuse-sensory-forms-of-childrens-urban-experience-when-ambiance-comes-into-play/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchadi Kawtar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Frikha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maurette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/focuse-sensory-forms-of-childrens-urban-experience-when-ambiance-comes-into-play/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bont&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchadi Kawtar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Frikha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maurette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>