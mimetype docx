--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Noceto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de projets Recherche & Innovation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noceto-pierre-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7347-5336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of the grape hexose transporter VvHT5 restores STP13 ‐deficiency in Arabidopsis and promotes fungal resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.493-506. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rootstock diversity and grafted varieties on the structure and composition of the grapevine root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 504, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungal communities differ in neighboring vineyards of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (4), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01117-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi participate to the restoration of a gypsum mining site in western Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Madjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13199-023-00936-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 2/2 : Les couverts végétaux : engrais verts en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 1/2 : Une pratique agroécologique au service de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.637-653. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi, a key symbiosis in the development of quality traits in crop production, alone or combined with plant growth-promoting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01054-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sown cover crops and spontaneous weed flora as a potential reservoir of black-foot pathogens in organic viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Berbegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramón-Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.498. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10060498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie, le futur de la viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the taxonomy of European Mytilinidiaceae (Fungi/Dikarya/Ascomycota/Dothideomycetes/Mytilinidiales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gardiennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of grapevine sugar transporters in plant defense against pathogens: Insights from VvHT5 overexpression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of sugar transporters in grape upon Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress Of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité génétique de la vigne sur l’organisation de la communauté de champignons mycorhiziens à arbuscules associée aux racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vignoble, l’âge des ceps (8, 33 et 107 ans) modifie-t-il les communautés de champignons mycorhiziens à arbuscules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovine project : Exploit biodiversity in viticultural systems to reduce pest damage and pesticide use, and increase ecosystems services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux faire fonctionner le sol ? : le rôle des champignons, des mycorhizes et des bactéries du sol et le lien avec les pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences et Ateliers pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Côte d'Or, Feb 2023, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de sucres et résistance à B. cinerea chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bastos Serra Trinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'observation 3D des micro-organismes du sol, des champignons, des bactéries...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vedrenne,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mjiyad, Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds : Ateliers d'observation et conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine El-Mijyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dialogues du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Sciences Naturelles de Bourgogne, Jun 2022, Lycée Olivier de Serres, Quetigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact des pratiques viticoles sur les champignons mycorhiziens à arbuscules associés à la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne-Franche-Comté, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Noceto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de projets Recherche & Innovation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noceto-pierre-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7347-5336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of the grape hexose transporter VvHT5 restores STP13 ‐deficiency in Arabidopsis and promotes fungal resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.493-506. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rootstock diversity and grafted varieties on the structure and composition of the grapevine root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 504, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi participate to the restoration of a gypsum mining site in western Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Madjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13199-023-00936-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungal communities differ in neighboring vineyards of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (4), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01117-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 2/2 : Les couverts végétaux : engrais verts en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 1/2 : Une pratique agroécologique au service de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.637-653. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi, a key symbiosis in the development of quality traits in crop production, alone or combined with plant growth-promoting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01054-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sown cover crops and spontaneous weed flora as a potential reservoir of black-foot pathogens in organic viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Berbegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramón-Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.498. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10060498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie, le futur de la viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of grapevine sugar transporters in plant defense against pathogens: Insights from VvHT5 overexpression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the taxonomy of European Mytilinidiaceae (Fungi/Dikarya/Ascomycota/Dothideomycetes/Mytilinidiales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gardiennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of sugar transporters in grape upon Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress Of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité génétique de la vigne sur l’organisation de la communauté de champignons mycorhiziens à arbuscules associée aux racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vignoble, l’âge des ceps (8, 33 et 107 ans) modifie-t-il les communautés de champignons mycorhiziens à arbuscules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovine project : Exploit biodiversity in viticultural systems to reduce pest damage and pesticide use, and increase ecosystems services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux faire fonctionner le sol ? : le rôle des champignons, des mycorhizes et des bactéries du sol et le lien avec les pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences et Ateliers pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Côte d'Or, Feb 2023, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de sucres et résistance à B. cinerea chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bastos Serra Trinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'observation 3D des micro-organismes du sol, des champignons, des bactéries...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vedrenne,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mjiyad, Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds : Ateliers d'observation et conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine El-Mijyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dialogues du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Sciences Naturelles de Bourgogne, Jun 2022, Lycée Olivier de Serres, Quetigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact des pratiques viticoles sur les champignons mycorhiziens à arbuscules associés à la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne-Franche-Comté, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9B1CFE"/>
+    <w:nsid w:val="3FA990DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noceto-pierre-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7347-5336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06624-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Sousa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01117-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Madjoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celien Durney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00936-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bazerolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01053-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Berbegal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Abad-Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n-Albalat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardiennet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kehrli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mjiyad, Noureddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El-Mijyad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03632870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noceto-pierre-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7347-5336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06624-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Madjoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celien Durney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00936-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Sousa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01117-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bazerolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01053-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Berbegal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Abad-Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n-Albalat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardiennet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kehrli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mjiyad, Noureddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El-Mijyad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03632870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>