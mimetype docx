--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Noceto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de projets Recherche & Innovation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noceto-pierre-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7347-5336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of the grape hexose transporter VvHT5 restores STP13 ‐deficiency in Arabidopsis and promotes fungal resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.493-506. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rootstock diversity and grafted varieties on the structure and composition of the grapevine root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 504, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi participate to the restoration of a gypsum mining site in western Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Madjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13199-023-00936-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungal communities differ in neighboring vineyards of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (4), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01117-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 2/2 : Les couverts végétaux : engrais verts en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 1/2 : Une pratique agroécologique au service de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.637-653. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi, a key symbiosis in the development of quality traits in crop production, alone or combined with plant growth-promoting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01054-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sown cover crops and spontaneous weed flora as a potential reservoir of black-foot pathogens in organic viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Berbegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramón-Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.498. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10060498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie, le futur de la viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of grapevine sugar transporters in plant defense against pathogens: Insights from VvHT5 overexpression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the taxonomy of European Mytilinidiaceae (Fungi/Dikarya/Ascomycota/Dothideomycetes/Mytilinidiales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gardiennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of sugar transporters in grape upon Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress Of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité génétique de la vigne sur l’organisation de la communauté de champignons mycorhiziens à arbuscules associée aux racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vignoble, l’âge des ceps (8, 33 et 107 ans) modifie-t-il les communautés de champignons mycorhiziens à arbuscules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovine project : Exploit biodiversity in viticultural systems to reduce pest damage and pesticide use, and increase ecosystems services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux faire fonctionner le sol ? : le rôle des champignons, des mycorhizes et des bactéries du sol et le lien avec les pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences et Ateliers pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Côte d'Or, Feb 2023, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de sucres et résistance à B. cinerea chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bastos Serra Trinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'observation 3D des micro-organismes du sol, des champignons, des bactéries...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vedrenne,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mjiyad, Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds : Ateliers d'observation et conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine El-Mijyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dialogues du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Sciences Naturelles de Bourgogne, Jun 2022, Lycée Olivier de Serres, Quetigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact des pratiques viticoles sur les champignons mycorhiziens à arbuscules associés à la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne-Franche-Comté, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Noceto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef de projets Recherche & Innovation </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noceto-pierre-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7347-5336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of the grape hexose transporter VvHT5 restores STP13 ‐deficiency in Arabidopsis and promotes fungal resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebeurre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (2), pp.493-506. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rootstock diversity and grafted varieties on the structure and composition of the grapevine root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 504, pp.307-332. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungal communities differ in neighboring vineyards of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (4), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01117-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi participate to the restoration of a gypsum mining site in western Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Madjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13199-023-00936-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 2/2 : Les couverts végétaux : engrais verts en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Partie 1/2 : Une pratique agroécologique au service de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.637-653. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi, a key symbiosis in the development of quality traits in crop production, alone or combined with plant growth-promoting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-021-01054-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sown cover crops and spontaneous weed flora as a potential reservoir of black-foot pathogens in organic viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Berbegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramón-Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.498. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10060498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie, le futur de la viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the taxonomy of European Mytilinidiaceae (Fungi/Dikarya/Ascomycota/Dothideomycetes/Mytilinidiales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gardiennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of grapevine sugar transporters in plant defense against pathogens: Insights from VvHT5 overexpression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of sugar transporters in grape upon Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress Of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vignoble, l’âge des ceps (8, 33 et 107 ans) modifie-t-il les communautés de champignons mycorhiziens à arbuscules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité génétique de la vigne sur l’organisation de la communauté de champignons mycorhiziens à arbuscules associée aux racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportes Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovine project : Exploit biodiversity in viticultural systems to reduce pest damage and pesticide use, and increase ecosystems services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux faire fonctionner le sol ? : le rôle des champignons, des mycorhizes et des bactéries du sol et le lien avec les pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences et Ateliers pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Côte d'Or, Feb 2023, Chatillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de sucres et résistance à B. cinerea chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bastos Serra Trinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'observation 3D des micro-organismes du sol, des champignons, des bactéries...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Vedrenne,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mjiyad, Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds : Ateliers d'observation et conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine El-Mijyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dialogues du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Sciences Naturelles de Bourgogne, Jun 2022, Lycée Olivier de Serres, Quetigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact des pratiques viticoles sur les champignons mycorhiziens à arbuscules associés à la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne-Franche-Comté, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FA990DC"/>
+    <w:nsid w:val="E12AA487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noceto-pierre-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7347-5336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06624-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Madjoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celien Durney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00936-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Sousa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01117-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bazerolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01053-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Berbegal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Abad-Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n-Albalat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardiennet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kehrli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mjiyad, Noureddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El-Mijyad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03632870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noceto-pierre-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7347-5336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06624-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Sousa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01117-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Madjoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celien Durney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00936-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bazerolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01053-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01054-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Le&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Berbegal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Abad-Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n-Albalat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10060498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardiennet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kehrli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mjiyad, Noureddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El-Mijyad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03632870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>