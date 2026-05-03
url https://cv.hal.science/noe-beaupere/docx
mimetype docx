--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -126,85 +126,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
+                <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
@@ -239,475 +239,584 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon, Jun 2024, Lyon, France. pp.554-558, </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282, pp.112927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13784976⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715071v1</w:t>
+                <w:t xml:space="preserve">hal-04703316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a large-scale calcium sulfo-aluminate (CSA) foamed material for thermal energy storage</w:t>
+                <w:t xml:space="preserve">Influence of Water Addition on the Latent Heat Degradation of Sodium Acetate Trihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11020484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974370v1</w:t>
+                <w:t xml:space="preserve">hal-03246444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of the residual solidification duration of a supercooled sodium acetate trihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Daniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04715048v1</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.106544 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification monitoring of supercooled phase change materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Devices to Investigate the Long-Term Stability of Phase Change Materials under Application Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hiebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Bayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F. Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zsembinszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning (PCM 2018)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03246222v1</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10227968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleation triggering methods in supercooled phase change materials (PCM), a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 670, pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
+                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
@@ -742,528 +851,419 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04703316v1</w:t>
+              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon, Jun 2024, Lyon, France. pp.554-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13784976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water Addition on the Latent Heat Degradation of Sodium Acetate Trihydrate</w:t>
+                <w:t xml:space="preserve">Development of a large-scale calcium sulfo-aluminate (CSA) foamed material for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03246444v1</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Devices to Investigate the Long-Term Stability of Phase Change Materials under Application Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03246442v1</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of the residual solidification duration of a supercooled sodium acetate trihydrate</w:t>
+                <w:t xml:space="preserve">Solidification monitoring of supercooled phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...72 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning (PCM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orford Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2018.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Soupremanien</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-03246221v1</w:t>
+                <w:t xml:space="preserve">hal-03246222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1442,51 +1442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24BDFBE3"/>
+    <w:nsid w:val="F6C6261E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1673,51 +1673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe-beaupere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7990-9580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2018.0022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rathgeber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hiebler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bay&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zsembinszki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10227968" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.10.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03160528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe-beaupere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7990-9580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106544" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rathgeber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hiebler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bay&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zsembinszki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10227968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.10.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2018.0022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03160528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>