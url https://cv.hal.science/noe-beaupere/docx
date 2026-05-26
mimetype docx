--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1442,51 +1442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6C6261E"/>
+    <w:nsid w:val="4B4AD8F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>