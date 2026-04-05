--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94A5E93D"/>
+    <w:nsid w:val="603C60AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>