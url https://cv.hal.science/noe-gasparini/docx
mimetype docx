--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -478,407 +478,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t>
+                <w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geng Yundong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t>
+              <w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086736v1</w:t>
+                <w:t xml:space="preserve">hal-05128274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicothèque, a Platform for Multidimensional Exploration of Dictionaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cuny</w:t>
+                <w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lévêque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noé Gasparini</w:t>
+                <w:t xml:space="preserve">Huy Linh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15) — Symposium ARIANE/MÉTALEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411182v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lian Chen</w:t>
+                <w:t xml:space="preserve">Dicothèque, a Platform for Multidimensional Exploration of Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gasparini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t>
+              <w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15) — Symposium ARIANE/MÉTALEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136643v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t>
+                <w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geng Yundong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128274v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t>
               </w:r>
@@ -959,77 +959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dicothèque : un outil pour l’exploration pluridimensionnelle des dictionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concordial 2024 (La constitution de corpus en diachronie longue, entre tradition philologique et analyse quantitative)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1048,243 +1048,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping the Haphazard Folksonomy of the Semantic Domains of the French Wiktionary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dictionnaire des francophones, une plateforme lexicographique contributive et sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tarbouriech</w:t>
+                <w:t xml:space="preserve">F Limpens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gathier</w:t>
+                <w:t xml:space="preserve">Nicolas Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchez</w:t>
+                <w:t xml:space="preserve">P-R Lhérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLex 2021 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176463v1</w:t>
+                <w:t xml:space="preserve">emse-03259997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dictionnaire des francophones, une plateforme lexicographique contributive et sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Limpens</w:t>
+                <w:t xml:space="preserve">Reshaping the Haphazard Folksonomy of the Semantic Domains of the French Wiktionary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delaforge</w:t>
+                <w:t xml:space="preserve">Cédric Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-R Lhérisson</w:t>
+                <w:t xml:space="preserve">Sébastien Gathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Gasparini</w:t>
+                <w:t xml:space="preserve">Antoine Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 7-10</w:t>
+              <w:t xml:space="preserve">eLex 2021 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03259997v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering two almost extinct languages in Bolivia: Jorá and Guarasu</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="603C60AE"/>
+    <w:nsid w:val="EAD89E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe-gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5603-9258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Dolar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swintha Danielsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-81222015000200012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cuny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tarbouriech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gathier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Limpens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-R Lh&#233;risson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gasparini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Chousou-Polydouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary O'Hagan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bartolomei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Dicarere Mendez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe-gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5603-9258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Dolar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swintha Danielsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-81222015000200012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cuny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Limpens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-R Lh&#233;risson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gasparini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tarbouriech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gathier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Chousou-Polydouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary O'Hagan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bartolomei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Dicarere Mendez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>