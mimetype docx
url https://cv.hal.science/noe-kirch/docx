--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noé Kirch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noe-kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257532226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir site de l'</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR TRIANGLE 5206</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence théorique et pratique de l’engagement de John Dewey pour le contrôle démocratique de l’économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Markets and Democracy: Complementarities and Conflicts, 15 (2), pp.173-208. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15can⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05416694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Lecture ] - Aux bas-fonds, l’économie : à propos de l’ouvrage de Patrick Mardellat, Économie Radicale. Philosophie économique du don, de la richesse et de la pauvreté, Hermann, 2024, 532 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (19), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18601-4.p.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Génération désenchantée - Émilie Hache, De la génération. Enquête sur sa disparition et son remplacement par la production. La Découverte, 2024, 312 p., 21 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (401), pp.89-92. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.401.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie : la place des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/6 (403), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.403.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Détrôner la science ? Isabelle Stengers, Apprendre à bien parler des sciences. La Vierge et le neutrino, La Découverte, Les Empêcheurs de penser en rond, 2023, 272 p., 20,50 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/6 (397), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.397.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Une économie à la hauteur : Harold Levrel et Antoine Missemer, L’économie face à la nature. De la prédation à la coévolution, Les petits matins & Institut Veblen, 2023, 256 p., 19 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/6 (397), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.397.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Une économie, ça s’empêche : &amp;quot;Timothée Parrique, Ralentir ou périr. L’économie de la décroissance, Seuil, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (393), pp.88-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.393.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04112698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Un lien consubstantiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (390), pp.92-94. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.390.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Radicalités positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (390), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.390.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Un nouveau Récit pour émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3 (388), pp.97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.388.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Désillusion combative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/5 (384), pp.94-96. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.384.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey’s Vision of Democracy and Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Frega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Philosophy of Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, 2026, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197693643.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.35-37. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.403.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, le savant et le bricoleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.403.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pente est raide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mortureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.24-27. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.389.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire [Nationalisme, souverainisme, universalisme…]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.62-63. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.385.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noé Kirch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noe-kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257532226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir site de l'</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR TRIANGLE 5206</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence théorique et pratique de l’engagement de John Dewey pour le contrôle démocratique de l’économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Markets and Democracy: Complementarities and Conflicts, 15 (2), pp.173-208. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15can⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05416694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Lecture ] - Aux bas-fonds, l’économie : à propos de l’ouvrage de Patrick Mardellat, Économie Radicale. Philosophie économique du don, de la richesse et de la pauvreté, Hermann, 2024, 532 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (19), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18601-4.p.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Génération désenchantée - Émilie Hache, De la génération. Enquête sur sa disparition et son remplacement par la production. La Découverte, 2024, 312 p., 21 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (401), pp.89-92. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.401.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie : la place des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Fontenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/6 (403), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.403.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Détrôner la science ? Isabelle Stengers, Apprendre à bien parler des sciences. La Vierge et le neutrino, La Découverte, Les Empêcheurs de penser en rond, 2023, 272 p., 20,50 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/6 (397), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.397.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Une économie à la hauteur : Harold Levrel et Antoine Missemer, L’économie face à la nature. De la prédation à la coévolution, Les petits matins & Institut Veblen, 2023, 256 p., 19 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/6 (397), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.397.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Une économie, ça s’empêche : &amp;quot;Timothée Parrique, Ralentir ou périr. L’économie de la décroissance, Seuil, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (393), pp.88-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.393.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04112698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Un lien consubstantiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (390), pp.92-94. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.390.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Radicalités positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/5 (390), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.390.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Un nouveau Récit pour émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3 (388), pp.97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.388.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Désillusion combative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/5 (384), pp.94-96. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.384.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewey’s Vision of Democracy and Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Frega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonker, Julian David; Rozeboom Grant J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Philosophy of Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2026, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197693643.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Zask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.35-37. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.403.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, le savant et le bricoleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.403.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pente est raide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mortureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.24-27. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.389.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire [Nationalisme, souverainisme, universalisme…]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Kirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.62-63. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.385.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03836652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62981E37"/>
+    <w:nsid w:val="F2CE5403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>