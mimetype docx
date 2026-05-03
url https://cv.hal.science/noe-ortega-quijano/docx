--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2200,209 +2200,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarizing differential Mueller matrices</w:t>
+                <w:t xml:space="preserve">Mueller matrix differential decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arce-Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (13), pp.2429-2431. </w:t>
+              <w:t xml:space="preserve">, 2011, 36 (10), pp.1942-1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174933v1</w:t>
+                <w:t xml:space="preserve">hal-01174938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mueller matrix differential decomposition</w:t>
+                <w:t xml:space="preserve">Depolarizing differential Mueller matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arce-Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (10), pp.1942-1944. </w:t>
+              <w:t xml:space="preserve">, 2011, 36 (13), pp.2429-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174938v1</w:t>
+                <w:t xml:space="preserve">hal-01174933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetry group theory analysis in biological tissue phantoms by Mueller coherency matrix</w:t>
               </w:r>
@@ -4328,51 +4328,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derniers développements en imagerie par brisure d'orthogonalité</w:t>
+                <w:t xml:space="preserve">Imagerie rapide de contraste polarimétrique en une seule mesure par brisure d’orthogonalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
@@ -4403,97 +4403,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181366v1</w:t>
+                <w:t xml:space="preserve">hal-01184296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie rapide de contraste polarimétrique en une seule mesure par brisure d’orthogonalité</w:t>
+                <w:t xml:space="preserve">Derniers développements en imagerie par brisure d'orthogonalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
@@ -4524,73 +4524,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184296v1</w:t>
+                <w:t xml:space="preserve">hal-01181366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4865,51 +4865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Marvdashti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fanjul-V&#233;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arce-Diego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.000287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.006895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj-Ibrahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.001151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.014348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s de Cos-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG8GTPWR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001942" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9MCDTN0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5V2CNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Solana-Quir&#243;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0626-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4QW34D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marvdashti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Marvdashti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fanjul-V&#233;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arce-Diego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.000287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.006895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj-Ibrahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.001151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.014348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s de Cos-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG8GTPWR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9MCDTN0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5V2CNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Solana-Quir&#243;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0626-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4QW34D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marvdashti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>