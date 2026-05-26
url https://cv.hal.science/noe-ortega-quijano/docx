--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2200,209 +2200,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mueller matrix differential decomposition</w:t>
+                <w:t xml:space="preserve">Depolarizing differential Mueller matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arce-Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (10), pp.1942-1944. </w:t>
+              <w:t xml:space="preserve">, 2011, 36 (13), pp.2429-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174938v1</w:t>
+                <w:t xml:space="preserve">hal-01174933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarizing differential Mueller matrices</w:t>
+                <w:t xml:space="preserve">Mueller matrix differential decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arce-Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (13), pp.2429-2431. </w:t>
+              <w:t xml:space="preserve">, 2011, 36 (10), pp.1942-1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174933v1</w:t>
+                <w:t xml:space="preserve">hal-01174938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetry group theory analysis in biological tissue phantoms by Mueller coherency matrix</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Marvdashti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fanjul-V&#233;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arce-Diego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.000287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.006895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj-Ibrahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.001151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.014348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s de Cos-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG8GTPWR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9MCDTN0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5V2CNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Solana-Quir&#243;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0626-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4QW34D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marvdashti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Marvdashti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fanjul-V&#233;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arce-Diego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.000287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.006895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj-Ibrahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.001151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.014348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s de Cos-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG8GTPWR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001942" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9MCDTN0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5V2CNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Solana-Quir&#243;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0626-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4QW34D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marvdashti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Ellerbee Bowden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>