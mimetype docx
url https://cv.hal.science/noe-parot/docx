--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -539,165 +539,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04759049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand human/animal cohabitation in global South cities</w:t>
+                <w:t xml:space="preserve">Les modalités sociales et culturelles de la cohabitation entre humains et animaux dans les villes indiennes et marocaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Parot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International geographical congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International geographical union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Les "Voisinages", appréhender les cohabitations humains-animaux en ville,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5600 Environnement, ville, société; Atelier Socio-ecosystèmes; Université Lyon 3 - CRGA, Mar 2024, Lyon (Université Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692060v1</w:t>
+                <w:t xml:space="preserve">hal-04500134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités sociales et culturelles de la cohabitation entre humains et animaux dans les villes indiennes et marocaines</w:t>
+                <w:t xml:space="preserve">Understand human/animal cohabitation in global South cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Parot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les "Voisinages", appréhender les cohabitations humains-animaux en ville,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5600 Environnement, ville, société; Atelier Socio-ecosystèmes; Université Lyon 3 - CRGA, Mar 2024, Lyon (Université Lyon 3), France</w:t>
+              <w:t xml:space="preserve">35th International geographical congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International geographical union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500134v1</w:t>
+                <w:t xml:space="preserve">hal-04692060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proxémie du chercheur face aux animaux errants</w:t>
               </w:r>
@@ -746,165 +746,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication lors des Journées doctorales de l’École de la transition écologique - Université Lyon 3</w:t>
+                <w:t xml:space="preserve">Communication au séminaire &amp;quot;Les Moulinades&amp;quot; organisé par le CRGA (Centre de recherche en Géographie et Aménagement) de l'Université Lyon 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Parot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales de l’École de la transition écologique - Université Lyon 3 - Edition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3 - Service général de la recherche, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les Moulinades - édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en géographie et aménagement (CRGA - Lyon 3), Mar 2023, Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179102v1</w:t>
+                <w:t xml:space="preserve">hal-04179093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication au séminaire &amp;quot;Les Moulinades&amp;quot; organisé par le CRGA (Centre de recherche en Géographie et Aménagement) de l'Université Lyon 3</w:t>
+                <w:t xml:space="preserve">Communication lors des Journées doctorales de l’École de la transition écologique - Université Lyon 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Parot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Moulinades - édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en géographie et aménagement (CRGA - Lyon 3), Mar 2023, Lyon 3, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales de l’École de la transition écologique - Université Lyon 3 - Edition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 - Service général de la recherche, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179093v1</w:t>
+                <w:t xml:space="preserve">hal-04179102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder les politiques de développement urbain et durable à travers les animaux d’élevage dans les villes marocaines et indiennes</w:t>
               </w:r>
@@ -1458,51 +1458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Parot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Parot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805800v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>