--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -4375,494 +4375,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer analysis of multiple repeats in bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YASS : Enhancing the sensitivity of DNA similarity search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth International Conference on Bioinformatics of Genome Regulation and Structure - BGRS'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Novosibirsk, Russia, 5 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th International conference on Bioinformatics of Genome Regulation and Structure - BGRS'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Cytology and Genetics, 2004, Novosibirsk, Russia, pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100088v1</w:t>
+                <w:t xml:space="preserve">inria-00100004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved hit criteria for DNA local alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Open Days in Biology, Computer Science and Mathematics - JOBIM'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099999v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-seed lossless filtration (Extended abstract)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved hit criteria for DNA local alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Annual Symposium on Combinatorial Pattern Matching - CPM'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 5th Open Days in Biology, Computer Science and Mathematics - JOBIM'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11557067_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00001162v1</w:t>
+                <w:t xml:space="preserve">inria-00099999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer analysis of multiple repeats in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vitreschak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The fourth International Conference on Bioinformatics of Genome Regulation and Structure - BGRS'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Novosibirsk, Russia, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001163v1</w:t>
+                <w:t xml:space="preserve">inria-00100088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YASS : Enhancing the sensitivity of DNA similarity search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-seed lossless filtration (Extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International conference on Bioinformatics of Genome Regulation and Structure - BGRS'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th Annual Symposium on Combinatorial Pattern Matching - CPM'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Istambul, Turkey. pp.297-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557067_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100004v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YASS : similarity search in DNA sequences</w:t>
               </w:r>
@@ -5693,51 +5693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6014,51 +6014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C49DE9FD"/>
+    <w:nsid w:val="057DC826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6245,51 +6245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1170-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093601948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/noe_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/~noe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petrucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Comin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. K. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0540-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0092-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2014.0173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Startek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sykulski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bulak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0063-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#238;rdea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-5-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/708501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Roytberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gambin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Furletova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2009.4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Cs&#369;r&#246;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018114v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkail Roytberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006001977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki478" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2005.12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Roytberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-149" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003147601490158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L. G&#238;rdea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12683-3_25" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70600-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vitreschak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748141v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1170-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093601948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/noe_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/~noe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petrucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Comin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. K. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0540-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0092-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2014.0173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Startek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sykulski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bulak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0063-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#238;rdea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-5-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/708501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Roytberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gambin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Furletova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2009.4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Cs&#369;r&#246;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018114v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkail Roytberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006001977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki478" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2005.12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Roytberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-149" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003147601490158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L. G&#238;rdea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12683-3_25" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70600-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vitreschak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748141v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>