--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -136,74 +136,95 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noe_l_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.fr/citations?user=G9j_QA4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cristal.univ-lille.fr/~noe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -233,2402 +254,2402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porechop_ABI: discovering unknown adapters in Oxford Nanopore Technology sequencing reads for downstream trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.vbac085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioadv/vbac085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Spaced Seed Hashing: Closing the Gap Between Spaced Seed Hashing and k -mer Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Comin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.223-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2019.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally-overlapping words for sequence similarity search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Frith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiNAMO: highly sensitive DNA motif discovery in high-throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-018-2215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster exact distributions of pattern statistics through sequential elimination of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald E. K. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (1), pp.231--248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10463-015-0540-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best hits of 11110110111: model-free selection and parameter-free sensitivity calculation of spaced seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-017-0092-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiles2Monomers: a link between chemical and biological structures for polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13321-015-0111-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine, the knowledgebase dedicated to non-ribosomal peptides, is now open to crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv1143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coverage Criterion for Spaced Seeds and Its Applications to Support Vector Machine String Kernels and $k$-Mer Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald E. K. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (12), pp.28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2014.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved search heuristics find 20 000 new alignments between human and mouse genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Frith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (7), pp.e59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SortMeRNA: Fast and accurate filtering of ribosomal RNAs in metatranscriptomic data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (24), pp.3211-3217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient alternatives to PSI-BLAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Startek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Sykulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (3), pp.495-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/v10175-012-0063-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-translation for discovering distant protein homologies in the presence of frameshift mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gîrdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1748-7188-5-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Efficient Spaced Seeds for SOLiD Read Mapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gîrdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/708501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subset seeds for protein alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Furletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (3), pp.483-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCBB.2009.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00354773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal neighborhood indexing for protein similarity search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (534), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-9-534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00340510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering the significance of genomic word frequencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Csűrös</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (11), pp.543-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tig.2007.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00448737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying framework for seed sensitivity and its application to subset seeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihkail Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (2), pp.553-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219720006001977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YASS: enhancing the sensitivity of DNA similarity search.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-seed lossless filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.51--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2005.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gki478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00448742v1</w:t>
+                <w:t xml:space="preserve">inria-00000718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiseed Lossless Filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">YASS: enhancing the sensitivity of DNA similarity search.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2005.12⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Web Server issue), pp.W540-W543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00354810v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00448742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-seed lossless filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiseed Lossless Filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Roytberg</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.51--61. </w:t>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCBB.2005.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000718v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00354810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved hit criteria for DNA local alignment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (149), pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-5-149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00448743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2638,2389 +2659,2389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Spaced Seed Hashing: Closing the Gap Between Spaced Seed Hashing and k-mer Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Comin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Bioinformatics Research and Applications (ISBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.208-219, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20242-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiNAMO: Exact method for degenerate IUPAC motifs discovery, characterization of sequence-specific errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SortMeRNA 2: ribosomal RNA classification for taxonomic assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pericard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Recent Computational Advances in Metagenomics, ECCB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Ribosomal Peptides : A monomeric puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SortMeRNA: a new software to filter total RNA for metatranscriptomic or RNA analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subset seed extension to Protein BLAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawomir Lasota</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michal Startek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Sykulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics 2011 - International Conference on Bioinformatics Models, Methods and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.149-158, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003147601490158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00609791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed design framework for mapping SOLiD reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta L. Gîrdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.384-396, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12683-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00484642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-translation for discovering distant protein homologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta L. Gîrdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th International Workshop in Algorithms in Bioinformatics (WABI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Philadelphia, United States. pp.108-120, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04241-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00448741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00407215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient seeding techniques for protein similarity search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihkail Roytberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Furletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference BIRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienna, Austria. pp.466-478, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70600-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00335564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Bio-Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00178325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subset seed automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihkail Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. pp.180-191, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76336-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00170414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying framework for seed sensitivity and its application to subset seeds (Extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WABI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Majorca/Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches de motifs et de similarités en bioinformatique : modélisations, solutions logicielles et matérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes/France, pp.18--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YASS : Enhancing the sensitivity of DNA similarity search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International conference on Bioinformatics of Genome Regulation and Structure - BGRS'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Cytology and Genetics, 2004, Novosibirsk, Russia, pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved hit criteria for DNA local alignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-seed lossless filtration (Extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Open Days in Biology, Computer Science and Mathematics - JOBIM'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th Annual Symposium on Combinatorial Pattern Matching - CPM'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Istambul, Turkey. pp.297-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557067_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099999v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer analysis of multiple repeats in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vitreschak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fourth International Conference on Bioinformatics of Genome Regulation and Structure - BGRS'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Novosibirsk, Russia, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-seed lossless filtration (Extended abstract)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improved hit criteria for DNA local alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail A. Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Annual Symposium on Combinatorial Pattern Matching - CPM'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 5th Open Days in Biology, Computer Science and Mathematics - JOBIM'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001162v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YASS : similarity search in DNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh Annual International Conference on Research in Computational Molecular Biology - RECOMB'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Berlin, Germany, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of finding similarity regions in DNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saarbrücken, Germany, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5030,241 +5051,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley, 2022, 9781789450668. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394169641.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering metatranscriptomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evguenia Kopylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1269, Springer, pp.279-291, 2015, RNA Bioinformatics, 978-1-4939-2290-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5274,205 +5295,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porechop_ABI: discovering unknown adapters in ONT sequencing reads for downstream trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally-overlapping words for sequence similarity search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Frith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5482,354 +5503,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying framework for seed sensitivity and its application to subset seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Roytberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5374, INRIA. 2004, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YASS: Similarity search in DNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4852, INRIA. 2003, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de répétitions distantes dans les séquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] A02-R-296 || noe02b, 2002, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5839,114 +5860,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de similarités dans les séquences d'ADN : modèles et algorithmes pour la conception de graines efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005NAN10118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748141v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6014,51 +6035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057DC826"/>
+    <w:nsid w:val="2D0A3071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6245,51 +6266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1170-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093601948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/noe_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/~noe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petrucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Comin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. K. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0540-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0092-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2014.0173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Startek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sykulski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bulak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0063-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#238;rdea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-5-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/708501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Roytberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gambin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Furletova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2009.4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Cs&#369;r&#246;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018114v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkail Roytberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006001977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki478" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2005.12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Roytberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-149" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003147601490158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L. G&#238;rdea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12683-3_25" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70600-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vitreschak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748141v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1170-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093601948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/noe_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=G9j_QA4AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cristal.univ-lille.fr/~noe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonenfant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petrucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Comin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2215-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. K. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0540-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0092-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2014.0173" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Kopylova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Touzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Startek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Lasota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sykulski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bulak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0063-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#238;rdea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-5-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/708501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Roytberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gambin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Furletova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2009.4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Cs&#369;r&#246;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2007.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018114v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihkail Roytberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720006001977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Roytberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2005.12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki478" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354810v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20242-2_18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003147601490158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L. G&#238;rdea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12683-3_25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70600-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_21" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vitreschak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641.ch3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748141v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>