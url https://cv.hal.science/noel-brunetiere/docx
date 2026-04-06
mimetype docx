--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -187,4299 +187,4273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermo-elasto-hydrodynamic study of herringbone-grooved mechanical face seal during start-up stage</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Deep Surface Texture Performance Using a Finite Element Solution of the 2D Navier–Stokes Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongfan Li</w:t>
+                <w:t xml:space="preserve">Charles Aboussafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muming Hao</w:t>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Brunetière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raynald Guilbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (7), pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4071207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296651v1</w:t>
+                <w:t xml:space="preserve">hal-05554924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of the Evolution of Surface Topography During Sliding Wear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transient thermo-elasto-hydrodynamic study of herringbone-grooved mechanical face seal during start-up stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muming Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068176⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 220, pp.110355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004208v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Reproduction of Random Rough Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analytical Model of the Evolution of Surface Topography During Sliding Wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (11), pp.114501-114505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants13110506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05482212v1</w:t>
+                <w:t xml:space="preserve">hal-05004208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mechanical Characteristics and Tribological Performance of a Chrome Molybdenum Steel After Ball Burnishing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and Reproduction of Random Rough Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Meddah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-025-11087-8⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (11), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants13110506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059954v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in sliding behaviour of carbon fibre tows investigated by Discrete Element Method and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Mechanical Characteristics and Tribological Performance of a Chrome Molybdenum Steel After Ball Burnishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Bourebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Meddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Smerdova</w:t>
+                <w:t xml:space="preserve">Amel Oulabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghao Chai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alima Mebrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-025-11087-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973403v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip Length in Shear Flow Over a Textured Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in sliding behaviour of carbon fibre tows investigated by Discrete Element Method and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">Chenghao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jolly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ismail Kolimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2474/trol.19.256⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664704v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slip Length in Shear Flow Over a Textured Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Thiery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Francisco</w:t>
+                <w:t xml:space="preserve">Pascal Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Louail</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.19.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222508v4</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mixed to hydrodynamic regime in lubricated sliding of carbon fiber tows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Brunetière</w:t>
+                <w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiran Bhantrakuppe Narayanappa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664695v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222508v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Behavior of Impulse Gas Seals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From mixed to hydrodynamic regime in lubricated sliding of carbon fiber tows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bouyer</w:t>
+                <w:t xml:space="preserve">Kiran Bhantrakuppe Narayanappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (4), pp.360-366. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.108088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2474/trol.19.360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664714v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full and Hybrid Multiscale Lubrication Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of the Behavior of Impulse Gas Seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Zahorulko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/lubricants10120329⟩</w:t>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.360-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.19.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223334v1</w:t>
+                <w:t xml:space="preserve">hal-04664714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic invariance in near field acoustic levitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of lubrication between rough surfaces: Application to gas lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Letters in Dynamic Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lubrication Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ls.1571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4051141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03376601v1</w:t>
+                <w:t xml:space="preserve">hal-03402682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of lubrication between rough surfaces: Application to gas lubrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Full and Hybrid Multiscale Lubrication Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubrication Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants10120329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ls.1571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03402682v1</w:t>
+                <w:t xml:space="preserve">hal-04223334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected frictional behavior of laser-textured hydrophobic surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic invariance in near field acoustic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/lubricants9030031⟩</w:t>
+              <w:t xml:space="preserve">ASME Letters in Dynamic Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4051141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376141v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow regime transition in water lubricated spiral grooved face seals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transversal friction of epoxy-lubricated and dry carbon tows: From initial stages to stabilised state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106605⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.106263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036808v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal friction of epoxy-lubricated and dry carbon tows: From initial stages to stabilised state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fluid flow regime transition in water lubricated spiral grooved face seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106263⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.106605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376152v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations about the applicability of the Reynolds equation for analyzing high-speed near field levitation phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unexpected frictional behavior of laser-textured hydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Jendoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michał Wodtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115496⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants9030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036786v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of wavy mechanical face seals operating under pressure inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+                <w:t xml:space="preserve">Jérémy Cochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firat Anğay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noël Brunetière</w:t>
+                <w:t xml:space="preserve">Andrew Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Abadias</w:t>
+                <w:t xml:space="preserve">Henri Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Maoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234 (2), pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650119862696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036791v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface texturing to reduce temperature in mechanical seals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Considerations about the applicability of the Reynolds equation for analyzing high-speed near field levitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+                <w:t xml:space="preserve">Michał Wodtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2474/trol.15.222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 483, pp.115496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039807v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of wavy mechanical face seals operating under pressure inversions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cochain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Denoix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Maoui</w:t>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650119862696⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 399, pp.126130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039894v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Surface texturing to reduce temperature in mechanical seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacou Dingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Merceron</w:t>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.15.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042203v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of wavy mechanical face seals operating under pressure inversions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Maoui</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650119862696⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285936v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrication mechanisms between parallel rough surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (4), pp.116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-019-1228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spiral Groove Face Seal Behavior and Performance in Liquid Lubricated Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.1048-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2018.1463426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042226v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.015002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral Groove Face Seal Behavior and Performance in Liquid Lubricated Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10402004.2018.1463426⟩</w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292238v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Model for Liquid and Gas Lubrication, Including Cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4037355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed-form contact model for gas face seals during the opened operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songtao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhike Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Lubrication and Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (6), pp.1110-1118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/ILT-07-2017-0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions of Lift-Off and Film Thickness in Squeeze Film Levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guytri Kastane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4038805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling Applied to the Hydrodynamic Lubrication of Rough Surfaces for Computation Time Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/lubricants6030083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and Temperature Reduction in a Mechanical Face Seal by a Surface Texturing: Comparison between TEHD Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (6), pp.1084-1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10402004.2018.1478053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the real dimple shape on the performance of a textured mechanical seal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Gautier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosurface and Biotribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100359v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the real dimple shape on the performance of a textured mechanical seal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marcos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Biosurface and Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675556v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the texture effect on the hydrodynamic performance of a mechanical seal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/4/1/014002⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626579v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the texture effect on the hydrodynamic performance of a mechanical seal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.014002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/4/1/014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926778v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial viscosity to model the effect of roughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1838), pp.458 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02078257v1</w:t>
+                <w:t xml:space="preserve">hal-01926778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An artificial viscosity to model the effect of roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bayada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039130v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Colyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (3), pp.279-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of mesh density for numerical simulations of hydrodynamic lubrication considering textured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 229 (9), pp.1132-1144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1350650115574535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid method for fast and efficient rough surface generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 230 (7), pp.747-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1350650115612116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,1005 +4463,1005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation due to sliding of single and woven carbon tows in dry and epoxy-lubricated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Apr 2021, Online, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.3981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des instabilités de frottement à l'interface d'une garniture mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu, Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des effets thermiques dans une garniture mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du maillage sur la convergence de la solution d'un modèle numérique de lubrification hydrodynamique en présence de textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état de surface sur la génération de portance hydrodynamique des garnitures mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Parfait Nyemeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Théorique du Changement de Phase dans l'Interface d'une Garniture Mécanique d'Etanchéité.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence du régime de lubrification et de l’état des surfaces sur les performances d’une garniture mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391394v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du régime de lubrification et de l’état des surfaces sur les performances d’une garniture mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude Théorique du Changement de Phase dans l'Interface d'une Garniture Mécanique d'Etanchéité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Migout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391422v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état des surfaces sur les performances d'une garniture mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5497,100 +5471,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale du comportement thermohydrodynamique des garnitures d'étanchéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Poitiers, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5600,91 +5574,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les garnitures mécaniques : Etude théorique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Poitiers, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00506535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5694,229 +5668,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surfaces topography</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
+                <w:t xml:space="preserve">Surfaces topography and its effect on interactions with fluids and solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Poitiers, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710660v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces topography and its effect on interactions with fluids and solids</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Master. Poitiers, France. 2022</w:t>
+                <w:t xml:space="preserve">Measurement of surfaces topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613929v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la tribologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356326v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5984,51 +5958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10074414"/>
+    <w:nsid w:val="4230E93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6215,51 +6189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-brunetiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-6931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060592656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfan Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muming Hao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13110506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bourebia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Meddah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Achouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Oulabbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Mebrek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11087-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Chai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kolimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108818" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.256" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Bhantrakuppe Narayanappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Zahorulko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.360" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants10120329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Blouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jendoubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants9030031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106605" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benchekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wodtke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115496" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacou Dingui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Adjemout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.15.222" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cochain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Denoix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650119862696" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1228-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1463426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037355" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhike Peng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILT-07-2017-0208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytri Kastane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038805" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6030083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1478053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.06.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/4/1/014002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bayada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015114" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115574535" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115612116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3981" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu, Rouillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ayadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournerie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Parfait Nyemeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Migout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03710660v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03613929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03356326v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-brunetiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-6931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060592656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aboussafy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Guilbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muming Hao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13110506" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bourebia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Meddah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Achouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Oulabbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Mebrek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11087-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Chai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kolimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Bhantrakuppe Narayanappa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Zahorulko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1571" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants10120329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051141" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benchekroun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jendoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants9030031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cochain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Denoix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650119862696" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wodtke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacou Dingui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Adjemout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.15.222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1228-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1463426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhike Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILT-07-2017-0208" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytri Kastane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038805" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6030083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1478053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.06.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/4/1/014002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bayada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115574535" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115612116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3981" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu, Rouillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ayadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournerie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Parfait Nyemeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Migout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03613929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03710660v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03356326v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>