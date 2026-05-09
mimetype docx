--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -112,4348 +112,4637 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">060592656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">192713774</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000356777823</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Deep Surface Texture Performance Using a Finite Element Solution of the 2D Navier–Stokes Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transient thermo-elasto-hydrodynamic study of herringbone-grooved mechanical face seal during start-up stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muming Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4071207⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 220, pp.110355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554924v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermo-elasto-hydrodynamic study of herringbone-grooved mechanical face seal during start-up stage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Deep Surface Texture Performance Using a Finite Element Solution of the 2D Navier–Stokes Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aboussafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Guilbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (7), pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4071207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296651v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of the Evolution of Surface Topography During Sliding Wear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generation and Reproduction of Random Rough Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068176⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (11), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants13110506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004208v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Reproduction of Random Rough Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analytical Model of the Evolution of Surface Topography During Sliding Wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/lubricants13110506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (11), pp.114501-114505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482212v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Mechanical Characteristics and Tribological Performance of a Chrome Molybdenum Steel After Ball Burnishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Bourebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Meddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Oulabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alima Mebrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11665-025-11087-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in sliding behaviour of carbon fibre tows investigated by Discrete Element Method and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Kolimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.108818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip Length in Shear Flow Over a Textured Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.256-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2474/trol.19.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222508v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mixed to hydrodynamic regime in lubricated sliding of carbon fiber tows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of the Behavior of Impulse Gas Seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Smerdova</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Zahorulko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.360-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.19.360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664695v1</w:t>
+                <w:t xml:space="preserve">hal-04664714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Behavior of Impulse Gas Seals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From mixed to hydrodynamic regime in lubricated sliding of carbon fiber tows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouyer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Bhantrakuppe Narayanappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.108088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2474/trol.19.360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664714v1</w:t>
+                <w:t xml:space="preserve">hal-04664695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of lubrication between rough surfaces: Application to gas lubrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of Air Ingestion in a Mechanical Seal With Inward Pumping Spiral Grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Salem Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balint Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubrication Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ls.1571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4062899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402682v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full and Hybrid Multiscale Lubrication Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (12), pp.329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/lubricants10120329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic invariance in near field acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Letters in Dynamic Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4051141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal friction of epoxy-lubricated and dry carbon tows: From initial stages to stabilised state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study on transient frictional features of herringbone-grooved mechanical face seals in start-up and stop stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muming Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuyu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106263⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.107790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2022.107790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376152v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow regime transition in water lubricated spiral grooved face seals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of lubrication between rough surfaces: Application to gas lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouillon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106605⟩</w:t>
+              <w:t xml:space="preserve">Lubrication Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ls.1571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected frictional behavior of laser-textured hydrophobic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Jendoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/lubricants9030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of wavy mechanical face seals operating under pressure inversions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluid flow regime transition in water lubricated spiral grooved face seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Maoui</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650119862696⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.106605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039894v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations about the applicability of the Reynolds equation for analyzing high-speed near field levitation phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transversal friction of epoxy-lubricated and dry carbon tows: From initial stages to stabilised state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michał Wodtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115496⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.106263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036786v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firat Anğay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 399, pp.126130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface texturing to reduce temperature in mechanical seals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Considerations about the applicability of the Reynolds equation for analyzing high-speed near field levitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+                <w:t xml:space="preserve">Michał Wodtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2474/trol.15.222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 483, pp.115496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039807v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface texturing to reduce temperature in mechanical seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacou Dingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Merceron</w:t>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.15.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042203v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrication mechanisms between parallel rough surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of wavy mechanical face seals operating under pressure inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Francisco</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Maoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234 (2), pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650119862696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-019-1228-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437795v1</w:t>
+                <w:t xml:space="preserve">hal-03039894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral Groove Face Seal Behavior and Performance in Liquid Lubricated Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10402004.2018.1463426⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292238v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lubrication mechanisms between parallel rough surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (4), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-019-1228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042216v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Model for Liquid and Gas Lubrication, Including Cavitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4037355⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.015002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295793v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form contact model for gas face seals during the opened operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spiral Groove Face Seal Behavior and Performance in Liquid Lubricated Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Lubrication and Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/ILT-07-2017-0208⟩</w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.1048-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2018.1463426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310991v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of Lift-Off and Film Thickness in Squeeze Film Levitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A General Model for Liquid and Gas Lubrication, Including Cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guytri Kastane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4038805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304802v1</w:t>
+                <w:t xml:space="preserve">hal-02295793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling Applied to the Hydrodynamic Lubrication of Rough Surfaces for Computation Time Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Friction and Temperature Reduction in a Mechanical Face Seal by a Surface Texturing: Comparison between TEHD Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Francisco</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.1084-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2018.1478053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants6030083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316963v1</w:t>
+                <w:t xml:space="preserve">hal-02292231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and Temperature Reduction in a Mechanical Face Seal by a Surface Texturing: Comparison between TEHD Simulations and Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A closed-form contact model for gas face seals during the opened operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songtao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhike Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Lubrication and Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (6), pp.1110-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ILT-07-2017-0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402004.2018.1478053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02292231v1</w:t>
+                <w:t xml:space="preserve">hal-02310991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the real dimple shape on the performance of a textured mechanical seal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conditions of Lift-Off and Film Thickness in Squeeze Film Levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guytri Kastane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4038805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675556v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiscale Modeling Applied to the Hydrodynamic Lubrication of Rough Surfaces for Computation Time Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosurface and Biotribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants6030083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100359v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t>
+              <w:t xml:space="preserve">Biosurface and Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039130v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the texture effect on the hydrodynamic performance of a mechanical seal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Influence of the real dimple shape on the performance of a textured mechanical seal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/4/1/014002⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626579v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the texture effect on the hydrodynamic performance of a mechanical seal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.014002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/4/1/014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926778v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial viscosity to model the effect of roughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015114⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1838), pp.458 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078257v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An artificial viscosity to model the effect of roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bayada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086226v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of mesh density for numerical simulations of hydrodynamic lubrication considering textured surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650115574535⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964015v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid method for fast and efficient rough surface generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (3), pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of mesh density for numerical simulations of hydrodynamic lubrication considering textured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (9), pp.1132-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650115574535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hybrid method for fast and efficient rough surface generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 230 (7), pp.747-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1350650115612116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4463,1005 +4752,1005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation due to sliding of single and woven carbon tows in dry and epoxy-lubricated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smerdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Apr 2021, Online, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.3981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des instabilités de frottement à l'interface d'une garniture mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu, Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des effets thermiques dans une garniture mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence du maillage sur la convergence de la solution d'un modèle numérique de lubrification hydrodynamique en présence de textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tournerie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440013v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du maillage sur la convergence de la solution d'un modèle numérique de lubrification hydrodynamique en présence de textures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale des effets thermiques dans une garniture mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouyer</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439868v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état de surface sur la génération de portance hydrodynamique des garnitures mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Parfait Nyemeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du régime de lubrification et de l’état des surfaces sur les performances d’une garniture mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude Théorique du Changement de Phase dans l'Interface d'une Garniture Mécanique d'Etanchéité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Migout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391422v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Théorique du Changement de Phase dans l'Interface d'une Garniture Mécanique d'Etanchéité.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence du régime de lubrification et de l’état des surfaces sur les performances d’une garniture mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391394v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état des surfaces sur les performances d'une garniture mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tournerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5471,100 +5760,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale du comportement thermohydrodynamique des garnitures d'étanchéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Poitiers, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5574,91 +5863,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les garnitures mécaniques : Etude théorique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Poitiers, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00506535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5668,229 +5957,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces topography and its effect on interactions with fluids and solids</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Master. Poitiers, France. 2022</w:t>
+                <w:t xml:space="preserve">Measurement of surfaces topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613929v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surfaces topography</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
+                <w:t xml:space="preserve">Surfaces topography and its effect on interactions with fluids and solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Poitiers, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710660v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la tribologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Brunetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356326v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5958,51 +6247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4230E93E"/>
+    <w:nsid w:val="EAAB5CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6189,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-brunetiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-6931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060592656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aboussafy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Guilbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muming Hao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13110506" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bourebia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Meddah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Achouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Oulabbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Mebrek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11087-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Chai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kolimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Bhantrakuppe Narayanappa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Zahorulko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1571" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants10120329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051141" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benchekroun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jendoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants9030031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cochain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Denoix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650119862696" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wodtke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacou Dingui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Adjemout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.15.222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1228-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1463426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295793v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhike Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILT-07-2017-0208" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytri Kastane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038805" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6030083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1478053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.06.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/4/1/014002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bayada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115574535" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115612116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3981" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu, Rouillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ayadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournerie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Parfait Nyemeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Migout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03613929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03710660v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03356326v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noel-brunetiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-6931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060592656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192713774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356777823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muming Hao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aboussafy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Guilbault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4071207" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13110506" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bourebia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Meddah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Achouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Oulabbas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Mebrek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11087-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Chai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kolimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Zahorulko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.19.360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Bhantrakuppe Narayanappa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Salem Medjahed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Blouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Pap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062899" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants10120329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051141" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhao Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyu Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107790" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1571" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jendoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants9030031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benchekroun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wodtke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115496" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacou Dingui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Adjemout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.15.222" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cochain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Denoix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650119862696" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1228-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1463426" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037355" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2018.1478053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Hu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Huang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhike Peng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILT-07-2017-0208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guytri Kastane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038805" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6030083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.06.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/4/1/014002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bayada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115574535" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115612116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3981" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu, Rouillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ayadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournerie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Parfait Nyemeck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Migout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361668v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03710660v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03613929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03356326v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>