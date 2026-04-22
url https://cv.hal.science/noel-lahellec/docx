--- v0 (2026-03-21)
+++ v1 (2026-04-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,51 +217,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
+                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -279,597 +279,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189041v2</w:t>
+                <w:t xml:space="preserve">hal-05562631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the nonlinear dynamic behavior of filled elastomers: Application to the vibration of structures with large preloads</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Jouan</w:t>
+                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105367⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609731v1</w:t>
+                <w:t xml:space="preserve">hal-05189041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the nonlinear dynamic behavior of filled elastomers: Application to the vibration of structures with large preloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Archi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.105367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698764v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. III. Dual theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Suarez-Afanador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaffar Boussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0869⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552813v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. II. Application to rigidly reinforced solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. III. Dual theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200408. </w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2249), pp.20200869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983081v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. I. Primal theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -916,51 +929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,2007 +1040,2111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. II. Application to rigidly reinforced solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966668v1</w:t>
+                <w:t xml:space="preserve">hal-02983081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806389v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates for the overall linear properties of pointwise heterogeneous solids with application to elasto-viscoplasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martín Idiart</w:t>
+                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.317-332. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983076v1</w:t>
+                <w:t xml:space="preserve">hal-01806389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field statistics in linear viscoelastic composites and polycrystals.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+                <w:t xml:space="preserve">Estimates for the overall linear properties of pointwise heterogeneous solids with application to elasto-viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069603v1</w:t>
+                <w:t xml:space="preserve">hal-02983076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of laminated composite structures with stress concentrations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Field statistics in linear viscoelastic composites and polycrystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.329-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01315825v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective response and field statistics in elasto-plastic and elasto-viscoplastic composites under radial and non-radial loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Fatigue of laminated composite structures with stress concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753819v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effective response and field statistics in elasto-plastic and elasto-viscoplastic composites under radial and non-radial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644773v1</w:t>
+                <w:t xml:space="preserve">hal-00753819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational estimates for the effective response and field statistics in thermoelastic composites with intra-phase property fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2010.0609⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576183v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour up to rupture of woven ply laminate structures under static loading conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational estimates for the effective response and field statistics in thermoelastic composites with intra-phase property fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponte Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.02.018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 467 (2132), pp.2224-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2010.0609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00476709v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local criterion for modelling unbalanced woven ply laminates with stress concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Behaviour up to rupture of woven ply laminate structures under static loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (8), pp.1017-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.11.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476699v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective behavior of nonlinear inelastic composites: II A second-order procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-local criterion for modelling unbalanced woven ply laminates with stress concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1574-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective behavior of linear viscoelastic composites : a time-integration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.507-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.04.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583989v1</w:t>
+                <w:t xml:space="preserve">hal-00091303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective behavior of linear viscoelastic composites : a time-integration approach</w:t>
+                <w:t xml:space="preserve">On the effective behavior of nonlinear inelastic composites: II A second-order procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.04.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (9), pp.1964-1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00091303v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective behavior of nonlinear inelastic composites: I. Incremental variational principles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (3), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effective behavior of nonlinear inelastic composites: I. Incremental variational principles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (9), pp.1932-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091317v1</w:t>
+                <w:t xml:space="preserve">hal-00214209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Hochard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00583992v1</w:t>
+                <w:t xml:space="preserve">hal-00091317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order estimate of the macroscopic behavior of periodic hyperelastic composites: theory and experimental validation</w:t>
+                <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Michel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088255v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Second-order estimate of the macroscopic behavior of periodic hyperelastic composites: theory and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.27-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear composites: a linearization procedure, exact to second-order in contrast and for which the strain-energy and the affine formulations coincide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 332, pp.693-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3174,51 +3291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.07.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hochard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Miot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S82BZRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2010.0609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.04.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC87T3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0408" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.07.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Miot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S82BZRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.09.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2010.0609" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.04.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC87T3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>