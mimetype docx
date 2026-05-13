--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -806,51 +806,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. I. Primal theory</w:t>
+                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. II. Application to rigidly reinforced solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
@@ -859,78 +859,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200407. </w:t>
+              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983082v1</w:t>
+                <w:t xml:space="preserve">hal-02983081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. II. Application to rigidly reinforced solids</w:t>
+                <w:t xml:space="preserve">Model reduction by mean-field homogenization in viscoelastic composites. I. Primal theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
@@ -1093,78 +1093,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200408. </w:t>
+              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983081v1</w:t>
+                <w:t xml:space="preserve">hal-02983082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t>
               </w:r>
@@ -2314,337 +2314,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective behavior of linear viscoelastic composites : a time-integration approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.04.038⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (3), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091303v1</w:t>
+                <w:t xml:space="preserve">hal-00583989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effective behavior of nonlinear inelastic composites: II A second-order procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (9), pp.1964-1992. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ply scale non-local fibre rupture criterion for CFRP woven ply laminated structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective behavior of linear viscoelastic composites : a time-integration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 80 (3), pp.321-326. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.507-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2006.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583989v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effective behavior of nonlinear inelastic composites: I. Incremental variational principles.</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la mesure de champ de déformations pour la modélisation du comportement de plis tissés carbone/epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la rupture fragile d'un stratifié quasi-isotrope à plis tissés : mise en évidence d'une longueur interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3291,51 +3291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0408" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.07.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Miot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S82BZRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.09.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2010.0609" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.04.038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC87T3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Archi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105367" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.07.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Hochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Miot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thollon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S82BZRC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.09.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2010.0609" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1W85H63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.11.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTMW082-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2006.05.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSD5CWNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.04.038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXC87T3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.02.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZS7GJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>