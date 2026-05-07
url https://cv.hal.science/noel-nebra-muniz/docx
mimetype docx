--- v0 (2026-04-02)
+++ v1 (2026-05-07)
@@ -806,278 +806,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Entry to Ag(I)/Ag(III) Mixed Valence Salts Containing the Homoleptic Ag(III) Anion [Ag(CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophilicity of neutral square-planar organosilver( iii ) compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joven-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Tabikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+                <w:t xml:space="preserve">Antonio Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Nebra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300042⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (28), pp.4166-4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc00493g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275203v1</w:t>
+                <w:t xml:space="preserve">hal-04284412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilicity of neutral square-planar organosilver( iii ) compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safe Entry to Ag(I)/Ag(III) Mixed Valence Salts Containing the Homoleptic Ag(III) Anion [Ag(CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Tabikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Martín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Nebra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (28), pp.4166-4168. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (19), pp.e202300042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cc00493g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284412v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compuestos organometálicos en estado de oxidación inusualmente elevado. Utilización en la trifluorometilación oxidativa de derivados arilboro</w:t>
               </w:r>
@@ -1425,295 +1425,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
+                <w:t xml:space="preserve">Stepwise Functionalization of N 2 at Mo: Nitrido to Imido to Amido - Factors Favoring Amine Elimination from the Amido Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian D’accriscio</w:t>
+                <w:t xml:space="preserve">Soukaina Bennaamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Ohleier</w:t>
+                <w:t xml:space="preserve">Maria F Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
+                <w:t xml:space="preserve">Ikram Yagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Nebra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (15-16), pp.1499-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201901295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911077v1</w:t>
+                <w:t xml:space="preserve">hal-03012876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Functionalization of N 2 at Mo: Nitrido to Imido to Amido - Factors Favoring Amine Elimination from the Amido Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian D’accriscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ohleier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Bennaamane</w:t>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria F Espada</w:t>
+                <w:t xml:space="preserve">Matthieu Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Yagoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noel Nebra</w:t>
+                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (15-16), pp.1499-1505. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.1688-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201901295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012876v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminal Dianions Stabilized by Main Group Elements</w:t>
               </w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Functionalization of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Borylamine at a Molybdenum Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Bennaamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demonti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joven-Sancho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nebra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501606" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2351-5090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dimucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Titus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nordlund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02001K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Tabikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc00493g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bennaamane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Espada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Yagoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier-Boutignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805915" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cavaill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joyeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc07466f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nebra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201478" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZB28CLK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourissou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oulie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demonti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joven-Sancho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nebra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501606" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2351-5090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dimucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Titus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nordlund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Chong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02001K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc00493g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Tabikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bennaamane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Espada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Yagoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901295" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fustier-Boutignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805915" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cavaill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joyeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc07466f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nebra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Vaca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201478" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZB28CLK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourissou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oulie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>