--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NOEL NGUYEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio / Courte biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Professor (Classe exceptionnelle) at Aix-Marseille University. I hold a PhD in experimental phonetics (Aix-Marseille I, 1990) and an Habilitation à diriger des recherches (Lyon 2, 1999). After my PhD, I worked as Maître-assistant at the Faculty of Psychology, University of Geneva, Switzerland (1992-1995,1998-1999) and was a Visiting Scholar at the University of Cambridge, UK, from 1995-1997. My former responsibilities include: Member of the French National Committee for Scientific Research (2008-2012); Director of the Laboratory for Speech and Language (CNRS & Aix-Marseille University, 2010-2017); Vice-Dean for Research of the Faculty of Arts, Letters, Languages, and Human Sciences, Aix-Marseille University (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was at the initiative of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COBRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Conversational Brains) Marie Skłodowska-Curie European Innovative Training Network (10 universities and 4 non-academic partners across Europe) and was its coordinator from 2020 to 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am affiliated to the </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Speech Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> LPL research team. I am a member of the Directory Board of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute for Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Aix-Marseille. I am also co-responsible for the Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and research / Enseignement et recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research and teaching activities are at the crossroads between speech sciences, neurolinguistics, and social cognition. My current research focuses on the brain and cognitive underpinnings of joint speech production and joint speech perception, ie how speech can be jointly produced and/or perceived by groups of people.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Links / Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-3424-5340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OSF: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/5p6m2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BlueSky: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bsky.app/profile/noelnguyen.bsky.social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Conversation: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/profiles/noel-nguyen-665933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeners' convergence towards an artificial agent in a joint phoneme categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking to a common tune: Between-speaker convergence in voice fundamental frequency in a joint speech production task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232209. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of imitation in the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.422. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of regional phonological variation in conversational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.577-586. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface La phonétique et la phonologie à la rencontre du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (3), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l'étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.13-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel programme de recherche en mathématique et phonologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllable-coda voicing on the acoustic properties of syllable-onset /l/ in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (2), pp.199-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse acoustique des systèmes vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal integration in the perception of speech: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (3/4), pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the linguistic sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la coarticulation dans la reconnaissance des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101, pp.125-154. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2001.29719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MATLAB toolbox for the analysis of articulatory data in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (464-467), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03200817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tongue-palate contact patterns in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.1996.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPG bidimensional data reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13682829509082528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating the spectral shapes of [s] and [S] from a limited set of articulatory parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an electromagnetometric system for the investigation of articulatory movements in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94, pp.1152-1152. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.406964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative investigation of coarticulation in fricatives: electropalatographic, electromagnetic, and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hardcastle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36, pp.235-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener convergence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.2615-2619, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accommodation in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between F0 Synchrony and Speech Convergence in Dyadic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Ausilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Fadiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2341-2345, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythmic regularity on accommodation processes during conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barón Birchenall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation between speakers influences the realization of initial rises in French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012 (International Symposium on Imitation and Convergence in Speech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the effect of imitation on tonal patterns of French Accentual Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging to a common speech code: automatic imitative and perceptuo-motor recalibration processes in speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of training and short-term context effects in the perception of /s/ and /st/ in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plasticity in Speech Perception (ISCA/PSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of long-domain phonetic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French [Congress of Phonetic Sciences (ICPhS)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3029-3032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation: the cognitive underpinnings of adaptive vocal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postma-Nilsenová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers in Psychology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Brandão De Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.252, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en phonologie et en phonétique : interfaces avec le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique des langues 49/3, pp.130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique : forme et substance, Paris : Hermès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language disorders and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions De Boeck Université, pp.125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et traitement de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun - Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.284-307, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching variation in the Phonologie du Français Contemporain project: the segmental level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Detey, S. And Durand, J. And Laks, B.; Lyche, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.341-349, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l’étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of liaison consonants in speech processing in French: Experimental data and theoretical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Prieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmental and Prosodic Issues in Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.3-23, 2007, Current Issues in Linguistic Theory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tonal alignment on lexical identification in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and Tunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.79-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are tones aligned with articulatory events? Evidence from Italian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Jennifer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Laboratory Phonology 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.577-608, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël; Wauquier, Sophie; Durand, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.425-447, 2005, Cognition et traitement de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NOEL NGUYEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio / Courte biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Professor (Classe exceptionnelle) at Aix-Marseille University. I hold a PhD in experimental phonetics (Aix-Marseille I, 1990) and an Habilitation à diriger des recherches (Lyon 2, 1999). After my PhD, I worked as Maître-assistant at the Faculty of Psychology, University of Geneva, Switzerland (1992-1995,1998-1999) and was a Visiting Scholar at the University of Cambridge, UK, from 1995-1997. My former responsibilities include: Member of the French National Committee for Scientific Research (2008-2012); Director of the Laboratory for Speech and Language (CNRS & Aix-Marseille University, 2010-2017); Vice-Dean for Research of the Faculty of Arts, Letters, Languages, and Human Sciences, Aix-Marseille University (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was at the initiative of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COBRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Conversational Brains) Marie Skłodowska-Curie European Innovative Training Network (10 universities and 4 non-academic partners across Europe) and was its coordinator from 2020 to 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am affiliated to the </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Speech Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> LPL research team. I am a member of the Directory Board of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute for Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Aix-Marseille. I am also co-responsible for the Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and research / Enseignement et recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research and teaching activities are at the crossroads between speech sciences, neurolinguistics, and social cognition. My current research focuses on the brain and cognitive underpinnings of joint speech production and joint speech perception, ie how speech can be jointly produced and/or perceived by groups of people.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Links / Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-3424-5340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OSF: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/5p6m2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BlueSky: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bsky.app/profile/noelnguyen.bsky.social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Conversation: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/profiles/noel-nguyen-665933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeners' convergence towards an artificial agent in a joint phoneme categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking to a common tune: Between-speaker convergence in voice fundamental frequency in a joint speech production task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232209. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of imitation in the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.422. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of regional phonological variation in conversational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.577-586. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface La phonétique et la phonologie à la rencontre du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (3), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l'étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.13-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel programme de recherche en mathématique et phonologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllable-coda voicing on the acoustic properties of syllable-onset /l/ in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (2), pp.199-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse acoustique des systèmes vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal integration in the perception of speech: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (3/4), pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the linguistic sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la coarticulation dans la reconnaissance des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101, pp.125-154. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2001.29719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MATLAB toolbox for the analysis of articulatory data in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (464-467), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03200817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tongue-palate contact patterns in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.1996.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPG bidimensional data reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13682829509082528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating the spectral shapes of [s] and [S] from a limited set of articulatory parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative investigation of coarticulation in fricatives: electropalatographic, electromagnetic, and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hardcastle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36, pp.235-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an electromagnetometric system for the investigation of articulatory movements in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94, pp.1152-1152. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.406964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener convergence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.2615-2619, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accommodation in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between F0 Synchrony and Speech Convergence in Dyadic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Ausilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Fadiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2341-2345, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythmic regularity on accommodation processes during conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barón Birchenall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation between speakers influences the realization of initial rises in French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012 (International Symposium on Imitation and Convergence in Speech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the effect of imitation on tonal patterns of French Accentual Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging to a common speech code: automatic imitative and perceptuo-motor recalibration processes in speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of training and short-term context effects in the perception of /s/ and /st/ in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plasticity in Speech Perception (ISCA/PSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of long-domain phonetic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French [Congress of Phonetic Sciences (ICPhS)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3029-3032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation: the cognitive underpinnings of adaptive vocal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postma-Nilsenová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers in Psychology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Brandão De Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.252, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en phonologie et en phonétique : interfaces avec le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique des langues 49/3, pp.130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique : forme et substance, Paris : Hermès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language disorders and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions De Boeck Université, pp.125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et traitement de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun - Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.284-307, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching variation in the Phonologie du Français Contemporain project: the segmental level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Detey, S. And Durand, J. And Laks, B.; Lyche, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.341-349, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l’étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of liaison consonants in speech processing in French: Experimental data and theoretical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Prieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmental and Prosodic Issues in Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.3-23, 2007, Current Issues in Linguistic Theory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tonal alignment on lexical identification in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and Tunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.79-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are tones aligned with articulatory events? Evidence from Italian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Jennifer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Laboratory Phonology 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.577-608, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël; Wauquier, Sophie; Durand, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.425-447, 2005, Cognition et traitement de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D2E96A7"/>
+    <w:nsid w:val="10B0768A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conversationalbrains.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilcb.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-sciences-cognitives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-5340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5p6m2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/noelnguyen.bsky.social" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/profiles/noel-nguyen-665933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01019989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hawkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.1996.0006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13682829509082528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hoole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.406964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hardcastle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1598" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Ausilio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-795" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bar&#243;n Birchenall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cole" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postma-Nilsenov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Babel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o De Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conversationalbrains.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilcb.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-sciences-cognitives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-5340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5p6m2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/noelnguyen.bsky.social" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/profiles/noel-nguyen-665933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01019989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hawkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.1996.0006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13682829509082528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hoole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hardcastle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.406964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1598" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Ausilio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-795" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bar&#243;n Birchenall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cole" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postma-Nilsenov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Babel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o De Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>