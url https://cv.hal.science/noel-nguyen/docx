--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NOEL NGUYEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio / Courte biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Professor (Classe exceptionnelle) at Aix-Marseille University. I hold a PhD in experimental phonetics (Aix-Marseille I, 1990) and an Habilitation à diriger des recherches (Lyon 2, 1999). After my PhD, I worked as Maître-assistant at the Faculty of Psychology, University of Geneva, Switzerland (1992-1995,1998-1999) and was a Visiting Scholar at the University of Cambridge, UK, from 1995-1997. My former responsibilities include: Member of the French National Committee for Scientific Research (2008-2012); Director of the Laboratory for Speech and Language (CNRS & Aix-Marseille University, 2010-2017); Vice-Dean for Research of the Faculty of Arts, Letters, Languages, and Human Sciences, Aix-Marseille University (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was at the initiative of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COBRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Conversational Brains) Marie Skłodowska-Curie European Innovative Training Network (10 universities and 4 non-academic partners across Europe) and was its coordinator from 2020 to 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am affiliated to the </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Speech Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> LPL research team. I am a member of the Directory Board of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute for Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Aix-Marseille. I am also co-responsible for the Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and research / Enseignement et recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research and teaching activities are at the crossroads between speech sciences, neurolinguistics, and social cognition. My current research focuses on the brain and cognitive underpinnings of joint speech production and joint speech perception, ie how speech can be jointly produced and/or perceived by groups of people.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Links / Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-3424-5340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OSF: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/5p6m2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BlueSky: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bsky.app/profile/noelnguyen.bsky.social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Conversation: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/profiles/noel-nguyen-665933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeners' convergence towards an artificial agent in a joint phoneme categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking to a common tune: Between-speaker convergence in voice fundamental frequency in a joint speech production task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232209. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of imitation in the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.422. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of regional phonological variation in conversational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.577-586. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface La phonétique et la phonologie à la rencontre du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (3), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l'étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.13-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel programme de recherche en mathématique et phonologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllable-coda voicing on the acoustic properties of syllable-onset /l/ in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (2), pp.199-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse acoustique des systèmes vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal integration in the perception of speech: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (3/4), pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the linguistic sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la coarticulation dans la reconnaissance des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101, pp.125-154. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2001.29719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MATLAB toolbox for the analysis of articulatory data in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (464-467), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03200817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tongue-palate contact patterns in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.1996.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPG bidimensional data reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13682829509082528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating the spectral shapes of [s] and [S] from a limited set of articulatory parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative investigation of coarticulation in fricatives: electropalatographic, electromagnetic, and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hardcastle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36, pp.235-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an electromagnetometric system for the investigation of articulatory movements in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94, pp.1152-1152. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.406964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener convergence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.2615-2619, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accommodation in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between F0 Synchrony and Speech Convergence in Dyadic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Ausilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Fadiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2341-2345, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythmic regularity on accommodation processes during conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barón Birchenall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation between speakers influences the realization of initial rises in French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012 (International Symposium on Imitation and Convergence in Speech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the effect of imitation on tonal patterns of French Accentual Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging to a common speech code: automatic imitative and perceptuo-motor recalibration processes in speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of training and short-term context effects in the perception of /s/ and /st/ in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plasticity in Speech Perception (ISCA/PSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of long-domain phonetic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French [Congress of Phonetic Sciences (ICPhS)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3029-3032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation: the cognitive underpinnings of adaptive vocal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postma-Nilsenová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers in Psychology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Brandão De Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.252, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en phonologie et en phonétique : interfaces avec le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique des langues 49/3, pp.130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique : forme et substance, Paris : Hermès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language disorders and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions De Boeck Université, pp.125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et traitement de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun - Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.284-307, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching variation in the Phonologie du Français Contemporain project: the segmental level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Detey, S. And Durand, J. And Laks, B.; Lyche, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.341-349, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l’étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of liaison consonants in speech processing in French: Experimental data and theoretical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Prieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmental and Prosodic Issues in Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.3-23, 2007, Current Issues in Linguistic Theory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tonal alignment on lexical identification in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and Tunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.79-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are tones aligned with articulatory events? Evidence from Italian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Jennifer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Laboratory Phonology 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.577-608, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël; Wauquier, Sophie; Durand, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.425-447, 2005, Cognition et traitement de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NOEL NGUYEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio / Courte biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Professor (Classe exceptionnelle) at Aix-Marseille University. I hold a PhD in experimental phonetics (Aix-Marseille I, 1990) and an Habilitation à diriger des recherches (Lyon 2, 1999). After my PhD, I worked as Maître-assistant at the Faculty of Psychology, University of Geneva, Switzerland (1992-1995,1998-1999) and was a Visiting Scholar at the University of Cambridge, UK, from 1995-1997. My former responsibilities include: Member of the French National Committee for Scientific Research (2008-2012); Director of the Laboratory for Speech and Language (CNRS & Aix-Marseille University, 2010-2017); Vice-Dean for Research of the Faculty of Arts, Letters, Languages, and Human Sciences, Aix-Marseille University (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was at the initiative of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COBRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Conversational Brains) Marie Skłodowska-Curie European Innovative Training Network (10 universities and 4 non-academic partners across Europe) and was its coordinator from 2020 to 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am affiliated to the </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Speech Dynamics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> LPL research team. I am a member of the Directory Board of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institute for Language, Communication and the Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Aix-Marseille. I am also co-responsible for the Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master in Cognitive Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and research / Enseignement et recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research and teaching activities are at the crossroads between speech sciences, neurolinguistics, and social cognition. My current research focuses on the brain and cognitive underpinnings of joint speech production and joint speech perception, ie how speech can be jointly produced and/or perceived by groups of people.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Links / Liens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-3424-5340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OSF: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/5p6m2/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BlueSky: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bsky.app/profile/noelnguyen.bsky.social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Conversation: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/profiles/noel-nguyen-665933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeners' convergence towards an artificial agent in a joint phoneme categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking to a common tune: Between-speaker convergence in voice fundamental frequency in a joint speech production task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232209. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.187-201. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of imitation in the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.422. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of regional phonological variation in conversational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.577-586. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface La phonétique et la phonologie à la rencontre du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (3), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l'étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.13-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel programme de recherche en mathématique et phonologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllable-coda voicing on the acoustic properties of syllable-onset /l/ in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (2), pp.199-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse acoustique des systèmes vocaliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin PFC (Phonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal integration in the perception of speech: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hawkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (3/4), pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the linguistic sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la coarticulation dans la reconnaissance des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101, pp.125-154. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2001.29719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MATLAB toolbox for the analysis of articulatory data in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (464-467), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03200817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tongue-palate contact patterns in the production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.1996.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPG bidimensional data reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13682829509082528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerating the spectral shapes of [s] and [S] from a limited set of articulatory parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative investigation of coarticulation in fricatives: electropalatographic, electromagnetic, and acoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hardcastle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36, pp.235-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an electromagnetometric system for the investigation of articulatory movements in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94, pp.1152-1152. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.406964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener convergence in phoneme categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingye Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.2615-2619, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Inuggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accommodation in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tomassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between F0 Synchrony and Speech Convergence in Dyadic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Ausilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Fadiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2341-2345, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythmic regularity on accommodation processes during conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Barón Birchenall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation between speakers influences the realization of initial rises in French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012 (International Symposium on Imitation and Convergence in Speech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the effect of imitation on tonal patterns of French Accentual Phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging to a common speech code: automatic imitative and perceptuo-motor recalibration processes in speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Grabski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of training and short-term context effects in the perception of /s/ and /st/ in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtine Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plasticity in Speech Perception (ISCA/PSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of long-domain phonetic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic aspects of vowel harmony in French [Congress of Phonetic Sciences (ICPhS)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Fagyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain. pp.3029-3032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech imitation: the cognitive underpinnings of adaptive vocal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postma-Nilsenová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers in Psychology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Brandão De Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.252, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en phonologie et en phonétique : interfaces avec le traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement automatique des langues 49/3, pp.130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique : forme et substance, Paris : Hermès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language disorders and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions De Boeck Université, pp.125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et traitement de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun - Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.284-307, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching variation in the Phonologie du Français Contemporain project: the segmental level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Detey, S. And Durand, J. And Laks, B.; Lyche, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.341-349, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du traitement automatique de la parole à l’étude des voyelles orales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes/Lavoisier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of liaison consonants in speech processing in French: Experimental data and theoretical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Prieto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmental and Prosodic Issues in Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.3-23, 2007, Current Issues in Linguistic Theory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tonal alignment on lexical identification in Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gussenhoven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tones and Tunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.79-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are tones aligned with articulatory events? Evidence from Italian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Jennifer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Laboratory Phonology 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.577-608, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël; Wauquier, Sophie; Durand, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.425-447, 2005, Cognition et traitement de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B0768A"/>
+    <w:nsid w:val="46736B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conversationalbrains.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilcb.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-sciences-cognitives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-5340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5p6m2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/noelnguyen.bsky.social" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/profiles/noel-nguyen-665933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01019989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hawkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.1996.0006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13682829509082528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hoole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hardcastle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.406964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1598" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Ausilio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-795" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bar&#243;n Birchenall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cole" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postma-Nilsenov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Babel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o De Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conversationalbrains.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/lsd/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilcb.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-sciences-cognitives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-5340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=p6KlzsMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5p6m2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/noelnguyen.bsky.social" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/profiles/noel-nguyen-665933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01019989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hawkins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.1996.0006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13682829509082528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hoole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hardcastle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.406964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1598" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Ausilio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-795" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bar&#243;n Birchenall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cole" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postma-Nilsenov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Babel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o De Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>